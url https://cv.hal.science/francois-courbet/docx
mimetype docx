--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3979 +234,3326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of drop infiltration into a thin amphiphilic porous medium</w:t>
+                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cajot</w:t>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hartmann</w:t>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Beltrame</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.12.216⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892134v1</w:t>
+                <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Use of Ground-Based GNSS-R and Sentinel-2 Imagery for Soil Moisture Estimation Across an Irrigated Grassland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel El Hajj</w:t>
+                <w:t xml:space="preserve">Sap dripping and necroses in Atlas cedar: symptom analysis in an experimental silvicultural setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Steele-Dunne</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Johansen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555000⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069632v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Hydrological Impact of Gravity‐Fed Irrigation on Groundwater Recharge Using Long‐Term Isotope Monitoring and Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marc</w:t>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
+                <w:t xml:space="preserve">Roberta Berretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.70022⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842793v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Papa-Khaly Diop</w:t>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30037-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734807v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13223218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour le cèdre de l'Atlas dans les forêts françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266725v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap dripping and necroses in Atlas cedar: symptom analysis in an experimental silvicultural setup</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shifting Precipitation Patterns Drive Growth Variability and Drought Resilience of European Atlas Cedar Plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gazol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Colangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael M Navarro-Cerrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7410⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f12121751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027859v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atlaszedern in Frankreich – Eine Erfolgsgeschichte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randolf Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFZ DerWALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696000v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvicultures des peuplements de cèdre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665728v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cèdre de l'Atlas en France, histoire d'un retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.209-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467435v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlaszedern in Frankreich – Eine Erfolgsgeschichte.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFZ DerWALD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664141v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Precipitation Patterns Drive Growth Variability and Drought Resilience of European Atlas Cedar Plantations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael M Navarro-Cerrillo</w:t>
+                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664075v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le cèdre de l'Atlas dans les forêts françaises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03664560v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cèdre de l'Atlas en France, histoire d'un retour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (3), pp.209-222</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664555v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvicultures des peuplements de cèdre.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Ladier</w:t>
+                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.651-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0464-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664565v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903246v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance et production des cèdre de l’Atlas, pin noir d’Autriche, pin de Salzmann et cyprès de l’Arizona dans le reboisement expérimental de Belvézet (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Courbet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXXV (4), pp.399-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273194v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : un projet pour un bilan et un transfert des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t>
+              <w:t xml:space="preserve">, 2012, 204, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02394661v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Diameter and death of whorl and interwhorl branches in Atlas cedar (Cedrus atlantica Manetti): a model accounting for acrotony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (2), pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0156-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878382v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (5), pp.651-663. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 64 (7), pp.707-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284199v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et production des cèdre de l’Atlas, pin noir d’Autriche, pin de Salzmann et cyprès de l’Arizona dans le reboisement expérimental de Belvézet (Gard)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Mariotte</w:t>
+                <w:t xml:space="preserve">Croissance, production et conduite des peuplements de cèdre de l'Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXXV (4), pp.399-408</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 174, pp.40-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556471v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 64 (7), pp.707-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102739v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : un projet pour un bilan et un transfert des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Note de lecture: Jean Toth, Le cèdre de France. Etude approfondie de l'espèce. Editions l'Harmattan, 2005, 207 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 204, pp.41-45</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649209v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diameter and death of whorl and interwhorl branches in Atlas cedar (Cedrus atlantica Manetti): a model accounting for acrotony</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modelling the profile and internal structure of tree stem. Application to Cedrus atlantica (Manetti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Colin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 69 (2), pp.125-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-011-0156-1⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 59, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930727v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sylviculture, croissance et production de l'Épicéa de Sitka. Premiers résultats du dispositif expérimental d'Ecouves (Orne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Guédon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helfried Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ravart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (1), pp.67-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/4902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884124v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance, production et conduite des peuplements de cèdre de l'Atlas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Recherches sur la croissance et la sylviculture du cèdre de l'Atlas. Quelques résultats obtenus au Petit Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 174, pp.40-44</w:t>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666741v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Guédon</w:t>
+                <w:t xml:space="preserve">A three-segmented model for the vertical distribution of annual ring area. Application to Cedrus atlantica Manetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 119, pp.177-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191909v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture: Jean Toth, Le cèdre de France. Etude approfondie de l'espèce. Editions l'Harmattan, 2005, 207 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Stratégies de recherche pour l'étude et la prédiction de la croissance et de la qualité du bois du cèdre de l'atlas (Cedrus atlantica Manetti) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (1), pp.86-87</w:t>
+              <w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2 (27), pp.640-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656434v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the profile and internal structure of tree stem. Application to Cedrus atlantica (Manetti)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Faut-il boiser en region mediterraneenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Du Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 93, pp.24-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678298v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviculture, croissance et production de l'Épicéa de Sitka. Premiers résultats du dispositif expérimental d'Ecouves (Orne).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Tarif de cubage à deux entrées pour le cèdre de l'atlas (&amp;lt;em&amp;gt;Cedrus atlantica Manetti&amp;lt;/em&amp;gt;) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 54 (1), pp.67-85. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991, 43 (3), pp.215-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449149v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur la croissance et la sylviculture du cèdre de l'Atlas. Quelques résultats obtenus au Petit Luberon</w:t>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+                <w:t xml:space="preserve">Tables de production pour l'Épicéa de Sitka en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 43 (3), pp.215-226</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1987, 39 (6), pp.497-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/25823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4216,1569 +3563,1569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre de l’Atlas est-il une essence exotique, envahissante et inflammable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dereix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cèdre en Méditerranée, hier, aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Quillan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GenTree 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse fonctionnelle des forêts méditerranéennes à la sécheresse : du suivi expérimental aux simulations sous changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt Corse face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dendrométrique de l'architecture du cèdre de l'Atlas en peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture des arbres fruitiers et forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France. pp.191-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de recherche pour l'étude et la prédiction de la croissance et de la qualité du bois du cèdre de l'atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur le cèdre de l'Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Ifrane, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et prediction de la croissance et de la qualite du bois du cedre de l'Atlas (Cedrus atlantica Manetti). Etat actuel et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres forestiers - chercheurs en foret mediterraneenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5788,279 +5135,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur le cèdre à l'URFM, Avignon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur le Cèdre de l'Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Batna, Algérie. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6070,1177 +5417,1295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et changement climatique : comprendre et modéliser le fonctionnement hydrique des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144 p., 2022, Synthèses, 978-2-7592-3457-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3458-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.30, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Cedar and climate change in France : assessment and recommendations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.30, 2012, Francois Courbet</w:t>
+              <w:t xml:space="preserve">32 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Atlas Cedar and climate change in France : assessment and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 p., 2012</w:t>
+              <w:t xml:space="preserve">pp.30, 2012, Francois Courbet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02811160v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrus atlantica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forestry compendium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAB International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction: Cèdre de l’Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cèdre de l’Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Cèdre de l'Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Courbet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Collin</w:t>
+                <w:t xml:space="preserve">F. Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, 6 p</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795429v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation Système d'Information IN-SYLVA France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Evtimova-Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7250,590 +6715,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE, URFM. 2023, 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet REDSURF : Peut-on rendre les forêts moins sensibles à la sécheresse par la sylviculture ? Effet de la réduction de la surface foliaire et de sa répartition dans le peuplement. Approches empirique et fonctionnelle.Rapport final d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance et de la qualité du Cèdre : intégration des modèles dans Capsis. Convention MAPA-DERF / INRA n° 61.45.47/01 Code INRA B/03816</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbet François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRAE. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et intégration logicielle : croissance, branchaison, qualité des bois Aide à la décision pour la sylviculture et l’utilisation du bois des essences forestières françaises (5ème tranche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE URFM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarif de cubage a deux entrees pour le cedre de l'Atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 1990, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7843,148 +7308,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle peuplement naturel: cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diffusion du document : INRA, Centre d'Avignon, Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8131,51 +7596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hartmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.12.216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Steele-Dunne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Johansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Almashharawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lopez Valencia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Schirmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Julio Camarero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Linares" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12121751" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunetto William" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Florence" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Courdier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191909v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687155v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710330v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Merle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25823" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albouy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabicompendium.org/fc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7410" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Julio Camarero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Linares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12121751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Schirmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Courdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabicompendium.org/fc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>