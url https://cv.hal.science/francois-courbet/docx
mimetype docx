--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+                <w:t xml:space="preserve">Sap dripping and necroses in Atlas cedar: symptom analysis in an experimental silvicultural setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Godineau</w:t>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266725v1</w:t>
+                <w:t xml:space="preserve">hal-04027859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap dripping and necroses in Atlas cedar: symptom analysis in an experimental silvicultural setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (1), pp.15-27. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027859v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
               </w:r>
@@ -740,990 +740,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
+                <w:t xml:space="preserve">Atlaszedern in Frankreich – Eine Erfolgsgeschichte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+                <w:t xml:space="preserve">Randolf Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFZ DerWALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467435v1</w:t>
+                <w:t xml:space="preserve">hal-03664141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le cèdre de l'Atlas dans les forêts françaises ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shifting Precipitation Patterns Drive Growth Variability and Drought Resilience of European Atlas Cedar Plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gazol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Colangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ladier</w:t>
+                <w:t xml:space="preserve">Juan Carlos Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Courbet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael M Navarro-Cerrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f12121751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664560v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Precipitation Patterns Drive Growth Variability and Drought Resilience of European Atlas Cedar Plantations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour le cèdre de l'Atlas dans les forêts françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Gazol</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664075v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlaszedern in Frankreich – Eine Erfolgsgeschichte.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sylvicultures des peuplements de cèdre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFZ DerWALD</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664141v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvicultures des peuplements de cèdre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Le cèdre de l'Atlas en France, histoire d'un retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.209-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664565v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cèdre de l'Atlas en France, histoire d'un retour</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13223218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664555v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">William Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273194v1</w:t>
+                <w:t xml:space="preserve">hal-02903246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903246v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t>
@@ -1756,103 +1756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
@@ -1907,64 +1907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (5), pp.651-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,835 +1992,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance et production des cèdre de l’Atlas, pin noir d’Autriche, pin de Salzmann et cyprès de l’Arizona dans le reboisement expérimental de Belvézet (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXXV (4), pp.399-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102739v1</w:t>
+                <w:t xml:space="preserve">hal-03556471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et production des cèdre de l’Atlas, pin noir d’Autriche, pin de Salzmann et cyprès de l’Arizona dans le reboisement expérimental de Belvézet (Gard)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Courbet</w:t>
+                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556471v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : un projet pour un bilan et un transfert des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Diameter and death of whorl and interwhorl branches in Atlas cedar (Cedrus atlantica Manetti): a model accounting for acrotony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Lagacherie</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Ladier</w:t>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ripert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (2), pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0156-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649209v1</w:t>
+                <w:t xml:space="preserve">hal-00930727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diameter and death of whorl and interwhorl branches in Atlas cedar (Cedrus atlantica Manetti): a model accounting for acrotony</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : un projet pour un bilan et un transfert des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Michèle Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 204, pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930727v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courbet</w:t>
+                <w:t xml:space="preserve">Croissance, production et conduite des peuplements de cèdre de l'Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guédon</w:t>
+                <w:t xml:space="preserve">Nicolas Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64 (7), pp.707-718</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 174, pp.40-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884124v1</w:t>
+                <w:t xml:space="preserve">hal-02666741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance, production et conduite des peuplements de cèdre de l'Atlas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Courdier</w:t>
+                <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mariotte</w:t>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Courdier</w:t>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (7), pp.707-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666741v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 64 (7), pp.707-718. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 64 (7), pp.707-718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2007051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00191909v1</w:t>
+                <w:t xml:space="preserve">hal-00884124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture: Jean Toth, Le cèdre de France. Etude approfondie de l'espèce. Editions l'Harmattan, 2005, 207 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (1), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2839,278 +2839,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the profile and internal structure of tree stem. Application to Cedrus atlantica (Manetti)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+                <w:t xml:space="preserve">Sylviculture, croissance et production de l'Épicéa de Sitka. Premiers résultats du dispositif expérimental d'Ecouves (Orne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Houllier</w:t>
+                <w:t xml:space="preserve">Nicolas Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helfried Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ravart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2001006⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (1), pp.67-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/4902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678298v1</w:t>
+                <w:t xml:space="preserve">hal-03449149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviculture, croissance et production de l'Épicéa de Sitka. Premiers résultats du dispositif expérimental d'Ecouves (Orne).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Ravart</w:t>
+                <w:t xml:space="preserve">Modelling the profile and internal structure of tree stem. Application to Cedrus atlantica (Manetti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Francois Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54 (1), pp.67-85. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59, pp.63-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/4902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449149v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la croissance et la sylviculture du cèdre de l'Atlas. Quelques résultats obtenus au Petit Luberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-segmented model for the vertical distribution of annual ring area. Application to Cedrus atlantica Manetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 119, pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3204,51 +3204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de recherche pour l'étude et la prédiction de la croissance et de la qualité du bois du cèdre de l'atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2 (27), pp.640-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3286,64 +3286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il boiser en region mediterraneenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarif de cubage à deux entrées pour le cèdre de l'atlas (&amp;lt;em&amp;gt;Cedrus atlantica Manetti&amp;lt;/em&amp;gt;) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 43 (3), pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tables de production pour l'Épicéa de Sitka en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 39 (6), pp.497-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,51 +3577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre de l’Atlas est-il une essence exotique, envahissante et inflammable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,103 +3672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GenTree 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
@@ -3791,355 +3791,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786260v1</w:t>
+                <w:t xml:space="preserve">hal-02737694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737694v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
@@ -4181,77 +4181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse fonctionnelle des forêts méditerranéennes à la sécheresse : du suivi expérimental aux simulations sous changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4293,103 +4293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
@@ -4444,64 +4444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,103 +4621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
@@ -4746,77 +4746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dendrométrique de l'architecture du cèdre de l'Atlas en peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4953,51 +4953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de recherche pour l'étude et la prédiction de la croissance et de la qualité du bois du cèdre de l'atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur le cèdre de l'Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Ifrane, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5022,51 +5022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et prediction de la croissance et de la qualite du bois du cedre de l'Atlas (Cedrus atlantica Manetti). Etat actuel et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,77 +5175,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
@@ -5274,64 +5274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur le cèdre à l'URFM, Avignon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,90 +5431,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et changement climatique : comprendre et modéliser le fonctionnement hydrique des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
@@ -5679,385 +5679,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Atlas Cedar and climate change in France : assessment and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Riou Nivert</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.30, 2012</w:t>
+              <w:t xml:space="preserve">pp.30, 2012, Francois Courbet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601148v1</w:t>
+                <w:t xml:space="preserve">hal-02601155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Cedar and climate change in France : assessment and recommendations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ripert</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riou Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.30, 2012, Francois Courbet</w:t>
+              <w:t xml:space="preserve">pp.30, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601155v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6075,51 +6075,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrus atlantica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forestry compendium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6189,77 +6189,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction: Cèdre de l’Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,77 +6307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cèdre de l’Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6438,64 +6438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,51 +6575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation Système d'Information IN-SYLVA France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,103 +6729,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE, URFM. 2023, 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6847,103 +6847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet REDSURF : Peut-on rendre les forêts moins sensibles à la sécheresse par la sylviculture ? Effet de la réduction de la surface foliaire et de sa répartition dans le peuplement. Approches empirique et fonctionnelle.Rapport final d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -6965,51 +6965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et intégration logicielle : croissance, branchaison, qualité des bois Aide à la décision pour la sylviculture et l’utilisation du bois des essences forestières françaises (5ème tranche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE URFM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7228,51 +7228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarif de cubage a deux entrees pour le cedre de l'Atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 1990, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7322,64 +7322,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle peuplement naturel: cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,51 +7596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7410" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Julio Camarero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Linares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12121751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Schirmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Courdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabicompendium.org/fc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Schirmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Julio Camarero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Linares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12121751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Courdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabicompendium.org/fc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>