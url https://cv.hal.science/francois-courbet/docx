--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap dripping and necroses in Atlas cedar: symptom analysis in an experimental silvicultural setup</w:t>
+                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7410⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027859v1</w:t>
+                <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Sap dripping and necroses in Atlas cedar: symptom analysis in an experimental silvicultural setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266725v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
               </w:r>
@@ -740,394 +740,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlaszedern in Frankreich – Eine Erfolgsgeschichte.</w:t>
+                <w:t xml:space="preserve">Shifting Precipitation Patterns Drive Growth Variability and Drought Resilience of European Atlas Cedar Plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randolf Schirmer</w:t>
+                <w:t xml:space="preserve">Jesús Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Courbet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Gazol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Colangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael M Navarro-Cerrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFZ DerWALD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f12121751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664141v1</w:t>
+                <w:t xml:space="preserve">hal-03664075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Precipitation Patterns Drive Growth Variability and Drought Resilience of European Atlas Cedar Plantations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour le cèdre de l'Atlas dans les forêts françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael M Navarro-Cerrillo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664075v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le cèdre de l'Atlas dans les forêts françaises ?</w:t>
+                <w:t xml:space="preserve">Atlaszedern in Frankreich – Eine Erfolgsgeschichte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ladier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Randolf Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+              <w:t xml:space="preserve">AFZ DerWALD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664560v1</w:t>
+                <w:t xml:space="preserve">hal-03664141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvicultures des peuplements de cèdre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1152,64 +1152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre de l'Atlas en France, histoire d'un retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (3), pp.209-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1362,316 +1362,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903246v2</w:t>
+                <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273194v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t>
@@ -1756,103 +1756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (5), pp.651-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,286 +1992,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et production des cèdre de l’Atlas, pin noir d’Autriche, pin de Salzmann et cyprès de l’Arizona dans le reboisement expérimental de Belvézet (Gard)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556471v1</w:t>
+                <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance et production des cèdre de l’Atlas, pin noir d’Autriche, pin de Salzmann et cyprès de l’Arizona dans le reboisement expérimental de Belvézet (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXXV (4), pp.399-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102739v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter and death of whorl and interwhorl branches in Atlas cedar (Cedrus atlantica Manetti): a model accounting for acrotony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,90 +2344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre en France face au changement climatique : un projet pour un bilan et un transfert des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance, production et conduite des peuplements de cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,51 +2681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the vertical location of branches along Atlas cedar stem (Cedrus atlantica Manetti) in relation to annual shoot length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2776,51 +2776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture: Jean Toth, Le cèdre de France. Etude approfondie de l'espèce. Editions l'Harmattan, 2005, 207 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (1), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,51 +2845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviculture, croissance et production de l'Épicéa de Sitka. Premiers résultats du dispositif expérimental d'Ecouves (Orne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2975,51 +2975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the profile and internal structure of tree stem. Application to Cedrus atlantica (Manetti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,195 +3060,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur la croissance et la sylviculture du cèdre de l'Atlas. Quelques résultats obtenus au Petit Luberon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A three-segmented model for the vertical distribution of annual ring area. Application to Cedrus atlantica Manetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 3, pp.119-123</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 119, pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693624v1</w:t>
+                <w:t xml:space="preserve">hal-02687155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-segmented model for the vertical distribution of annual ring area. Application to Cedrus atlantica Manetti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Recherches sur la croissance et la sylviculture du cèdre de l'Atlas. Quelques résultats obtenus au Petit Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 119, pp.177-194</w:t>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687155v1</w:t>
+                <w:t xml:space="preserve">hal-02693624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de recherche pour l'étude et la prédiction de la croissance et de la qualité du bois du cèdre de l'atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2 (27), pp.640-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3286,51 +3286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il boiser en region mediterraneenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarif de cubage à deux entrées pour le cèdre de l'atlas (&amp;lt;em&amp;gt;Cedrus atlantica Manetti&amp;lt;/em&amp;gt;) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 43 (3), pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tables de production pour l'Épicéa de Sitka en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 39 (6), pp.497-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,51 +3577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre de l’Atlas est-il une essence exotique, envahissante et inflammable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,103 +3672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GenTree 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse fonctionnelle des forêts méditerranéennes à la sécheresse : du suivi expérimental aux simulations sous changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,90 +4293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4444,64 +4444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,77 +4621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,64 +4759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dendrométrique de l'architecture du cèdre de l'Atlas en peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4953,51 +4953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de recherche pour l'étude et la prédiction de la croissance et de la qualité du bois du cèdre de l'atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur le cèdre de l'Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Ifrane, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5022,51 +5022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et prediction de la croissance et de la qualite du bois du cedre de l'Atlas (Cedrus atlantica Manetti). Etat actuel et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5274,64 +5274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur le cèdre à l'URFM, Avignon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et changement climatique : comprendre et modéliser le fonctionnement hydrique des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,267 +5679,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Cedar and climate change in France : assessment and recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courbet</w:t>
+                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.30, 2012, Francois Courbet</w:t>
+              <w:t xml:space="preserve">32 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601155v1</w:t>
+                <w:t xml:space="preserve">hal-02811160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+                <w:t xml:space="preserve">Atlas Cedar and climate change in France : assessment and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 p., 2012</w:t>
+              <w:t xml:space="preserve">pp.30, 2012, Francois Courbet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811160v1</w:t>
+                <w:t xml:space="preserve">hal-02601155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cèdre en France face au changement climatique : bilan et recommandations</w:t>
               </w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,51 +6075,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrus atlantica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forestry compendium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6189,64 +6189,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction: Cèdre de l’Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,64 +6307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cèdre de l’Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6438,51 +6438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,51 +6575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation Système d'Information IN-SYLVA France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,103 +6729,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE, URFM. 2023, 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6847,51 +6847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet REDSURF : Peut-on rendre les forêts moins sensibles à la sécheresse par la sylviculture ? Effet de la réduction de la surface foliaire et de sa répartition dans le peuplement. Approches empirique et fonctionnelle.Rapport final d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -6965,51 +6965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et intégration logicielle : croissance, branchaison, qualité des bois Aide à la décision pour la sylviculture et l’utilisation du bois des essences forestières françaises (5ème tranche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE URFM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7228,51 +7228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarif de cubage a deux entrees pour le cedre de l'Atlas (Cedrus atlantica Manetti) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 1990, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7322,64 +7322,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle peuplement naturel: cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,51 +7596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Schirmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Julio Camarero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Linares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12121751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Courdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabicompendium.org/fc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7410" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Julio Camarero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colangelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Linares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M Navarro-Cerrillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12121751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Schirmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mariotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Courdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Oswald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dereix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811160v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabicompendium.org/fc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654591v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>