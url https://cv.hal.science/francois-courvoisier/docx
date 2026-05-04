--- v0 (2026-03-27)
+++ v1 (2026-05-04)
@@ -327,295 +327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t>
+                <w:t xml:space="preserve">High-repetition rate ultrafast burst laser processing of copper and silicon up to 15 GHz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+                <w:t xml:space="preserve">Maxime Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+                <w:t xml:space="preserve">Hugo Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Lilia Pontagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.2460-2470. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.558402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05281713v1</w:t>
+                <w:t xml:space="preserve">hal-05368073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-repetition rate ultrafast burst laser processing of copper and silicon up to 15 GHz.</w:t>
+                <w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pinaud</w:t>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Delahaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Pontagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (12), pp.18. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.2460-2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.558402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368073v1</w:t>
+                <w:t xml:space="preserve">emse-05281713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière femtoseconde structurée pour structurer la matière</w:t>
               </w:r>
@@ -1180,774 +1180,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of spatial four-wave-mixing efficiency in Bessel beams using longitudinal intensity shaping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extremely high-aspect-ratio ultrafast Bessel beam generation and stealth dicing of multi-millimeter thick glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michaël Dudley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (043804), pp.043804-1 - 043804-10</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (201105)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366634v1</w:t>
+                <w:t xml:space="preserve">hal-02382663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely high-aspect-ratio ultrafast Bessel beam generation and stealth dicing of multi-millimeter thick glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Advancing Fourier: space–time concepts in ultrafast optics, imaging, and photonic neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114 (201105)</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C69 - C77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382663v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Fourier: space–time concepts in ultrafast optics, imaging, and photonic neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Control of spatial four-wave-mixing efficiency in Bessel beams using longitudinal intensity shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (11), pp.C69 - C77</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (043804), pp.043804-1 - 043804-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366633v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot femtosecond laser nano-ablation of CVD monolayer graphene</w:t>
+                <w:t xml:space="preserve">Filamentary deposition of laser energy in glasses with Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Villalba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Massimo Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Billet</w:t>
+                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radic Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32957-3⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5053085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134489v1</w:t>
+                <w:t xml:space="preserve">hal-02300053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of high conical angle Bessel-Gauss beams with reflective axicons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Single shot femtosecond laser nano-ablation of CVD monolayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Labroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.57.006725⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32957-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134448v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentary deposition of laser energy in glasses with Bessel beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of high conical angle Bessel-Gauss beams with reflective axicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+                <w:t xml:space="preserve">Pauline Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+                <w:t xml:space="preserve">Jesus Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Trapani</w:t>
+                <w:t xml:space="preserve">Olivier Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radic Stoian</w:t>
+                <w:t xml:space="preserve">Guillaume Labroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (12), </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (23), pp.6725-6728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5053085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.006725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300053v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Bessel beams: advanced tools for laser materials processing</w:t>
               </w:r>
@@ -2067,90 +2067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed cleaving of crystals with ultrafast Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2197,51 +2197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot ultrafast laser processing of high-aspect-ratio nanochannels using elliptical Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,51 +2249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassem Safioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (21), pp.4307-4310. </w:t>
@@ -2344,51 +2344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling nonlinear instabilities in Bessel beams through longitudinal intensity shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2569,90 +2569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron-quality cleaving of glass with elliptical ultrafast Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2684,545 +2684,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser micro and nano processing with nondiffracting and curved beams</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2015.11.026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392845v1</w:t>
+                <w:t xml:space="preserve">hal-02134468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics in nondiffractive Bessel ultrafast laser nanoscale volume structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201500112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.201500112⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01346653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+                <w:t xml:space="preserve">Arbitrary shaping of on-axis amplitude of femtosecond Bessel beams with a single phase-only spatial light modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.34286. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.11495-11504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.011495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134468v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary shaping of on-axis amplitude of femtosecond Bessel beams with a single phase-only spatial light modulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser micro and nano processing with nondiffracting and curved beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Idrissi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (11), pp.11495-11504. </w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.125 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.011495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2015.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134467v1</w:t>
+                <w:t xml:space="preserve">hal-02392845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
               </w:r>
@@ -3234,64 +3234,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3372,64 +3372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.094006. </w:t>
@@ -3467,90 +3467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubular filamentation for laser material processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,373 +3863,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01077393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
+                <w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910315v1</w:t>
+                <w:t xml:space="preserve">hal-00924224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michael Dudley</w:t>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924224v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Optical Society. Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.13019. </w:t>
@@ -4319,51 +4319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.29 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4403,2612 +4403,2612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating beyond the horizon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Segev</w:t>
+                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPN.23.12.000026⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939387v1</w:t>
+                <w:t xml:space="preserve">hal-00944520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Accelerating beyond the horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Kaminer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elad Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivka Bekenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Nemirovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Segev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPN.23.12.000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944536v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944520v1</w:t>
+                <w:t xml:space="preserve">hal-00944536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of strongly competitive product channels with optimal dynamic discrimination: Application to flavins</w:t>
+                <w:t xml:space="preserve">A detailed study through the focal region of near-threshold single-shot femtosecond laser ablation nano-holes in borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roslund</w:t>
+                <w:t xml:space="preserve">Benoit Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Roth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3518751⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (24), pp.5746-5757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947069v1</w:t>
+                <w:t xml:space="preserve">hal-02300197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed study through the focal region of near-threshold single-shot femtosecond laser ablation nano-holes in borosilicate glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution of strongly competitive product channels with optimal dynamic discrimination: Application to flavins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Delobelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.08.037⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02300197v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro- and nanostructuring using femtosecond Bessel beams</w:t>
+                <w:t xml:space="preserve">Arbitrary accelerating micron-scale caustic beams in two and three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+                <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.S. Phing</w:t>
+                <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Recchia</w:t>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 199 (1), pp.101-110. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (17), pp.16455-16465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01506-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.016455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661745v1</w:t>
+                <w:t xml:space="preserve">hal-00619145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary accelerating micron-scale caustic beams in two and three dimensions</w:t>
+                <w:t xml:space="preserve">Laser micro- and nanostructuring using femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Froehly</w:t>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathis</w:t>
+                <w:t xml:space="preserve">H.S. Phing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jacquot</w:t>
+                <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Furfaro</w:t>
+                <w:t xml:space="preserve">S. Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (17), pp.16455-16465. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199 (1), pp.101-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.016455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01506-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619145v1</w:t>
+                <w:t xml:space="preserve">hal-00661745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio nanochannel machining using single shot femtosecond Bessel beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+                <w:t xml:space="preserve">High aspect ratio taper-free microchannel fabrication using femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Salut</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (8), pp.081102. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.566-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3479419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.000566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517173v1</w:t>
+                <w:t xml:space="preserve">hal-00452594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio taper-free microchannel fabrication using femtosecond Bessel beams</w:t>
+                <w:t xml:space="preserve">Morphological study of femtosecond laser nanostructured borosilicate glass using atomic force microscopy and scanning electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (2), pp.566-574. </w:t>
+              <w:t xml:space="preserve">Optics and Laser in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.615-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.000566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452594v1</w:t>
+                <w:t xml:space="preserve">hal-00658330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological study of femtosecond laser nanostructured borosilicate glass using atomic force microscopy and scanning electron microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High aspect ratio nanochannel machining using single shot femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (8), pp.081102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3479419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00658330v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Control of Tightly Competitive Product Channels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology study of femtosecond laser nano-structured borosilicate glass using atomic force microscopy and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.253001⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (5), pp.616-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947077v1</w:t>
+                <w:t xml:space="preserve">hal-00453814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nanoprocessing with nondiffracting femtosecond Bessel beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Furfaro</w:t>
+                <w:t xml:space="preserve">Quantum Control of Tightly Competitive Product Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (25), pp.253001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.253001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.003163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453776v1</w:t>
+                <w:t xml:space="preserve">hal-00947077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology study of femtosecond laser nano-structured borosilicate glass using atomic force microscopy and scanning electron microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface nanoprocessing with nondiffracting femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (20), pp.3163-3165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.003163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00453814v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of lasing filament arrays in nonlinear liquid media</w:t>
+                <w:t xml:space="preserve">Nano-FROG: Frequency resolved optical gating by a nanometric object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guyon</w:t>
+                <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Hajek</w:t>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boutou</w:t>
+                <w:t xml:space="preserve">D. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nuter</w:t>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (3-4), pp.383-390. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (14), pp.10405-10411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2914-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.010405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391855v1</w:t>
+                <w:t xml:space="preserve">hal-00337483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-FROG: Frequency resolved optical gating by a nanometric object</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of lasing filament arrays in nonlinear liquid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Extermann</w:t>
+                <w:t xml:space="preserve">K.M. Hajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonacina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Courvoisier</w:t>
+                <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kiselev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Mugnier</w:t>
+                <w:t xml:space="preserve">R. Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (3-4), pp.383-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2914-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.16.010405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00337483v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Bonacina</w:t>
+                <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Boutou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guyon</w:t>
+                <w:t xml:space="preserve">R. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (17), pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324477v1</w:t>
+                <w:t xml:space="preserve">hal-00272036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soliton spectral tunnelling in photonic crystal fibre with sub-wavelength core defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kibler</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (17), pp.1-1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (18), pp.967-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20071553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272036v1</w:t>
+                <w:t xml:space="preserve">hal-00274999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton spectral tunnelling in photonic crystal fibre with sub-wavelength core defect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+                <w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Extermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20071553⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3), pp.399-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274999v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Courvoisier</w:t>
+                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Dantec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Extermann</w:t>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b615221j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494021v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser soliton pulses around 1550nm to below 30 fs in highly nonlinear fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.C. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (17), pp.915-916. </w:t>
@@ -7040,307 +7040,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized bundle of lasing filaments in dense media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Discriminating bacteria from other atmospheric particles using femtosecond molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vincotte</w:t>
+                <w:t xml:space="preserve">M. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.051802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 180 (3), pp.300-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960240v1</w:t>
+                <w:t xml:space="preserve">hal-00960238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating bacteria from other atmospheric particles using femtosecond molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized bundle of lasing filaments in dense media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Rabitz</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.03.039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (5), pp.051802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.051802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00960238v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7492,90 +7492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline high aspect ratio nano-pillars generated by ultrafast Bessel beam from sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO®/Europe-EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPS; Optica; IEEE Photonics Society, Jun 2025, Munich, Germany. </w:t>
@@ -7613,90 +7613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Single-Shot Laser-Induced Extrusion in Sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7728,2226 +7728,2226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Software-Assisted Design and Optimization of Bessel Beam Systems for applications to laser materials processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+                <w:t xml:space="preserve">Ultrafast Physics of High-Intensity Bessel Beam Interaction with Sapphire and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798150v1</w:t>
+                <w:t xml:space="preserve">hal-04798214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Physics of High-Intensity Bessel Beam Interaction with Sapphire and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Charpin</w:t>
+                <w:t xml:space="preserve">Optical Software-Assisted Design and Optimization of Bessel Beam Systems for applications to laser materials processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, São Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798214v1</w:t>
+                <w:t xml:space="preserve">hal-04798150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanochannel formation by double pulse illumination with femtosecond Bessel beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Billet</w:t>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300624v1</w:t>
+                <w:t xml:space="preserve">hal-02370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micromachining of dielectrics using double pulse Gauss-Bessel beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Novel axicon-based optical design for generation of ultrahigh aspect ratio Bessel beam and application to thick glass dicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371053v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ diagnostic of ultrashort probes based on Kerr-index transient Bragg grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel axicon-based optical design for generation of ultrahigh aspect ratio Bessel beam and application to thick glass dicing</w:t>
+                <w:t xml:space="preserve">High aspect ratio nanochannel drilling in glass by femtosecond laser pulse of high cone angle, high quality Bessel-Gauss beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366631v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High intensity ultrafast Bessel beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370475v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio nanochannel drilling in glass by femtosecond laser pulse of high cone angle, high quality Bessel-Gauss beam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New simple composite algorithm for solving multidimensional two-fluid plasma equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300628v1</w:t>
+                <w:t xml:space="preserve">hal-02366753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New simple composite algorithm for solving multidimensional two-fluid plasma equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morel</w:t>
+                <w:t xml:space="preserve">Nanochannel formation by double pulse illumination with femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366753v1</w:t>
+                <w:t xml:space="preserve">hal-02300624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity ultrafast Bessel beam shaping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond laser micromachining of dielectrics using double pulse Gauss-Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472703v1</w:t>
+                <w:t xml:space="preserve">hal-02371053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of dielectrics with spatially tailored ultrashort pulses</w:t>
+                <w:t xml:space="preserve">Ultrafast laser processing of dielectrics: Beyond single shot Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress on Ultrafast Laser Modifications of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Telluride, Colorado, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Frontiers in Lasers and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ishigaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405058v1</w:t>
+                <w:t xml:space="preserve">hal-02370968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser processing of dielectrics: Beyond single shot Bessel beams</w:t>
+                <w:t xml:space="preserve">Processing of transparent dielectrics with ultrafast Bessel beams: from high aspect ratio void formation to stealth nanomachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Billet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Frontiers in Lasers and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ishigaki, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370968v1</w:t>
+                <w:t xml:space="preserve">hal-02392601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of transparent dielectrics with ultrafast Bessel beams: from high aspect ratio void formation to stealth nanomachining</w:t>
+                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392601v1</w:t>
+                <w:t xml:space="preserve">hal-02370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
+                <w:t xml:space="preserve">Ultrafast laser processing of glass and sapphire using nondiffracting beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370481v1</w:t>
+                <w:t xml:space="preserve">hal-02376866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser processing of glass and sapphire using nondiffracting beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chen Xie</w:t>
+                <w:t xml:space="preserve">Filamentary Deposition of Laser Energy in Glasses with Bessel Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376866v1</w:t>
+                <w:t xml:space="preserve">hal-02140261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentary Deposition of Laser Energy in Glasses with Bessel Beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing dielectrics with controlled cracks from elliptical Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140261v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing dielectrics with controlled cracks from elliptical Bessel beams</w:t>
+                <w:t xml:space="preserve">Processing of dielectrics with spatially tailored ultrashort pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Progress on Ultrafast Laser Modifications of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Telluride, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380820v1</w:t>
+                <w:t xml:space="preserve">hal-02405058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast elliptical Bessel beams for stealth dicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Short Pulse Laser Solid Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300640v1</w:t>
+                <w:t xml:space="preserve">hal-02402897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast elliptical Bessel beams for stealth dicing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Short Pulse Laser Solid Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402897v1</w:t>
+                <w:t xml:space="preserve">hal-02300640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing of transparent materials with controlled micro-explosions</w:t>
               </w:r>
@@ -9996,1614 +9996,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-wave mixing control in the filamentation of ultrafast Bessel beams via longitudinal intensity-shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392617v1</w:t>
+                <w:t xml:space="preserve">hal-02136971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megabar pressures in the wake of ultrafast Bessel pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugène G Gamaly</w:t>
+                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300662v1</w:t>
+                <w:t xml:space="preserve">hal-02134430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-precision in cleaving glass using ultrafast Bessel beams with engineered transverse beam shapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+                <w:t xml:space="preserve">Control of nonlinear instabilities in Bessel beams using shaped longitudinal intensity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300657v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack formation and cleaving of sapphire with ultrafast Bessel beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Stealth dicing with ultrafast Bessel beams with engineered transverse profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and International Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300629v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth dicing with ultrafast Bessel beams with engineered transverse profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Crack formation and cleaving of sapphire with ultrafast Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jassem Safioui</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and International Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300658v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-wave mixing control in the filamentation of ultrafast Bessel beams via longitudinal intensity-shaping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+                <w:t xml:space="preserve">Micron-precision in cleaving glass using ultrafast Bessel beams with engineered transverse beam shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136971v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast laser micro and nano-processing with nondiffracting and curved beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Procédés Laser pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134430v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nonlinear instabilities in Bessel beams using shaped longitudinal intensity profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+                <w:t xml:space="preserve">Megabar pressures in the wake of ultrafast Bessel pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène G Gamaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michaël Dudley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134424v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser micro and nano-processing with nondiffracting and curved beams</w:t>
+                <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Procédés Laser pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472698v1</w:t>
+                <w:t xml:space="preserve">hal-02392617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
+              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300625v1</w:t>
+                <w:t xml:space="preserve">hal-02300632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Xie</w:t>
+                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300650v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380314v1</w:t>
+                <w:t xml:space="preserve">hal-02300650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300632v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser structuring of glass and sapphire materials with tailored beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11777,583 +11777,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chen Xie</w:t>
+                <w:t xml:space="preserve">Micro-nano patterning of CVD monolayer graphene with single shot femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">conférence internationale sur l'optique, la photonique et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135184v1</w:t>
+                <w:t xml:space="preserve">hal-02300623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134438v1</w:t>
+                <w:t xml:space="preserve">hal-02135184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nano patterning of CVD monolayer graphene with single shot femtosecond laser pulses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence internationale sur l'optique, la photonique et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300623v1</w:t>
+                <w:t xml:space="preserve">hal-02134438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Bessel filaments in fused silica and impact on modelling the underling light-matter physics</w:t>
+                <w:t xml:space="preserve">Structuration des matériaux par faisceaux femtosecondes &amp;quot;non-diffractants&amp;quot; et &amp;quot;accélérants&amp;quot; : filamentation et interaction laser-plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380321v1</w:t>
+                <w:t xml:space="preserve">hal-02300705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser micro- and nanoprocessing of dielectrics with Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12402,695 +12402,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des matériaux par faisceaux femtosecondes &amp;quot;non-diffractants&amp;quot; et &amp;quot;accélérants&amp;quot; : filamentation et interaction laser-plasma</w:t>
+                <w:t xml:space="preserve">Imaging of Bessel filaments in fused silica and impact on modelling the underling light-matter physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300705v1</w:t>
+                <w:t xml:space="preserve">hal-02380321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Bessel Vortex Filaments for Laser Material Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Selva</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300655v1</w:t>
+                <w:t xml:space="preserve">hal-02300647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel Vortex Filaments for Laser Material Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carles Milian</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300647v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation of femtosecond Bessel beams with shaped longitudinal profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134929v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel filamentation in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13158,90 +13158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Minardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13277,976 +13277,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01179915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01179953v1</w:t>
+                <w:t xml:space="preserve">ujm-01180007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of ultrafast Bessel beams nonlinear stability regimes in interaction with materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t>
+              <w:t xml:space="preserve">The 15th International Symposium on Laser Precision Microfabrication, LPM2014 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vilnus, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01180007v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01016022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation with Bessel beams and Bessel vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUILS13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Symposium on Ultrafast Intense Laser Science, Oct 2014, Jodhpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01179944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of ultrafast Bessel beams nonlinear stability regimes in interaction with materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Laser Precision Microfabrication, LPM2014 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Vilnus, Lithuania</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01016022v1</w:t>
+                <w:t xml:space="preserve">ujm-01179953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
+                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939304v1</w:t>
+                <w:t xml:space="preserve">hal-00938918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
+                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938918v1</w:t>
+                <w:t xml:space="preserve">hal-00832972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
+                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832972v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European congress and Exibition on Advanced Materials and Processes (EUROMAT) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Spain. pp.A1I-I/K-TH-PM2-1</w:t>
@@ -14269,333 +14269,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
+                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939278v1</w:t>
+                <w:t xml:space="preserve">hal-00939425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
+                <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
+              <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939425v1</w:t>
+                <w:t xml:space="preserve">hal-00939278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14644,498 +14644,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661085v1</w:t>
+                <w:t xml:space="preserve">hal-00661480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference On Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. paper CF4_2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661480v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot nanochannel processing with femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Conference on and 12th European Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CM5_4, </w:t>
@@ -15186,90 +15186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et application des faisceaux non-diffractants ultrabrefs à l'ablation à haut rapport de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es journées des Phénomènes Ultrarapides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
@@ -15292,1245 +15292,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">High aspect ratio taper-free micro and nano-channel fabrication in glass with ultrafast nondiffracting Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Froehly</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t>
+              <w:t xml:space="preserve">SPIE-Photonics West 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.875409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661186v1</w:t>
+                <w:t xml:space="preserve">hal-00661077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio taper-free micro and nano-channel fabrication in glass with ultrafast nondiffracting Bessel beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Salut</w:t>
+                <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE-Photonics West 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.875409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661077v1</w:t>
+                <w:t xml:space="preserve">hal-00661186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast micro-Bessel beams for laser processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Bessel beams for high aspect ratio taper free micromachining of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics Berlin, International Trade Fair and Convention for Optical &amp; Laser Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Nonlinear Optics and Applications IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77281V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473272v1</w:t>
+                <w:t xml:space="preserve">hal-00563255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Bessel beams for high aspect ratio taper free micromachining of glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Generation of ultrafast Bessel micro-beams and applications to laser surface nanoprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Nonlinear Optics and Applications IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.854767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00563255v1</w:t>
+                <w:t xml:space="preserve">hal-00563259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Bessel filaments for high aspect-ratio and taper-free micromachining of dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, San Jose, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO.2010.CMBB3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of ultrafast Bessel micro-beams and applications to laser surface nanoprocessing</w:t>
+                <w:t xml:space="preserve">Ultrafast micro-Bessel beams for laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Optics Berlin, International Trade Fair and Convention for Optical &amp; Laser Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.854778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00563259v1</w:t>
+                <w:t xml:space="preserve">hal-00473272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro/nano-structuration à haut rapport de forme par faisceaux de Bessel femtoseconde</w:t>
+                <w:t xml:space="preserve">Réseaux de Bragg sur niobate de lithium réalises par nanostructuration laser femtoseconde en faisceaux de Bessel non-diffractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bhuyan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">N. Courjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international Environnement Professionnel MicroTechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée Nationale d'optique Guidée (JNOG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.195-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384069v1</w:t>
+                <w:t xml:space="preserve">hal-00505096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond micromachining of high aspect ratio structures in fused silica using Bessel beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro/nano-structuration à haut rapport de forme par faisceaux de Bessel femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe - EQEC 2009.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Salon international Environnement Professionnel MicroTechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00473271v1</w:t>
+                <w:t xml:space="preserve">hal-00384069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de Bragg sur niobate de lithium réalises par nanostructuration laser femtoseconde en faisceaux de Bessel non-diffractants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond micromachining of high aspect ratio structures in fused silica using Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale d'optique Guidée (JNOG 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe - EQEC 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505096v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-and phase sensitive microscopy of SHG nanocrystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16592,734 +16592,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards femtosecond laser machining for nanophotonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Extermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Furfaro</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du réseau Cristaux Massifs, Micro-nano-structures et Dispositifs pour l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378337v1</w:t>
+                <w:t xml:space="preserve">hal-00365981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond laser micromachining of fused silica and applications to fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Mugnier</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t>
+              <w:t xml:space="preserve">COST 299 FIDES annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365981v1</w:t>
+                <w:t xml:space="preserve">hal-00378330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micromachining of fused silica and applications to fiber optics</w:t>
+                <w:t xml:space="preserve">Femtosecond micromachining of fused silica and applications to fiber optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 299 FIDES annual meeting</w:t>
+              <w:t xml:space="preserve">Sixth Technical Meeting "European COST Workshop 299 FIDES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378330v1</w:t>
+                <w:t xml:space="preserve">hal-00380272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond micromachining of fused silica and applications to fiber optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological study of femtosecond laser nano-structured fused silica using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Technical Meeting "European COST Workshop 299 FIDES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Optical Society 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4.1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380272v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological study of femtosecond laser nano-structured fused silica using atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Towards femtosecond laser machining for nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Optical Society 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4.1245</w:t>
+              <w:t xml:space="preserve">Conférence du réseau Cristaux Massifs, Micro-nano-structures et Dispositifs pour l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376792v1</w:t>
+                <w:t xml:space="preserve">hal-00378337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio nanochannel fabrication using non-diffracting femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Optical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4-1678</w:t>
@@ -17342,1329 +17342,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfering lasing filaments in dense absorbing media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Guyon</w:t>
+                <w:t xml:space="preserve">Control and compression of extreme spectrally-broadened pulses in highly nonlinear fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Vincotte</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Pacific Grove, CA, United States. pp.77-79</w:t>
+              <w:t xml:space="preserve">LASE 2007, Symposium on Lasers and Applications in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.W4530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960225v1</w:t>
+                <w:t xml:space="preserve">hal-00378458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise and Activities in Nonlinear Fiber Optics</w:t>
+                <w:t xml:space="preserve">Génération de nanoparticules de niobate de lithium par ablation laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PhoNoMi2 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377811v1</w:t>
+                <w:t xml:space="preserve">hal-00362777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la compression d'impulsions ultra courtes jusqu'à 20 fs dans une fibre à forte nonlinéarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Billet</w:t>
+                <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.CJ1-1-WED, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362774v1</w:t>
+                <w:t xml:space="preserve">hal-00365654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de nanoparticules de niobate de lithium par ablation laser femtoseconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Extermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.19-21</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.4386639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362777v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and compression of extreme spectrally-broadened pulses in highly nonlinear fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+                <w:t xml:space="preserve">Femtosecond Lidar and Coherent Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ferriere</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASE 2007, Symposium on Lasers and Applications in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.W4530</w:t>
+              <w:t xml:space="preserve">Laser Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Jose, United States. paper LTuE2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378458v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise and Activities in Nonlinear Fiber Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.4386639</w:t>
+              <w:t xml:space="preserve">GDR PhoNoMi2 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365708v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Contrôle de la compression d'impulsions ultra courtes jusqu'à 20 fs dans une fibre à forte nonlinéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.N. Neshev</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.175-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365654v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Lidar and Coherent Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Wolf</w:t>
+                <w:t xml:space="preserve">Interfering lasing filaments in dense absorbing media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonacina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Béjot</w:t>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, San Jose, United States. paper LTuE2</w:t>
+              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Pacific Grove, CA, United States. pp.77-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365963v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+                <w:t xml:space="preserve">Pump-probe spectroscopy for the detection of bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+                <w:t xml:space="preserve">V. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Galez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Extermann</w:t>
+                <w:t xml:space="preserve">A. Bartelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.185-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388429v1</w:t>
+                <w:t xml:space="preserve">hal-00960233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-probe spectroscopy for the detection of bioaerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guyon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Bartelt</w:t>
+                <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00960233v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18899,51 +18899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5E9575"/>
+    <w:nsid w:val="D1F5A3F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19130,51 +19130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-courvoisier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4767-5940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/courvoisier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7958-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ornigotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0323522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202413238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cluzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412921" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.512110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.511590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.106.035207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32957-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Hoyo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radic Stoian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01771931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aot-2018-0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009312" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003785" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2015.11.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201500112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRD62V5S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08914" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mili&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025410" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delobelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.08.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39XN5MHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Phing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Recchia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01506-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000566" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delobelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.09.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQK6NH4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391855v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hajek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2914-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGFJ5GDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071553" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494019v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071726" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960240v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.051802" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325348v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300624v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300628v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405058v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140261v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Trapani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne G Gamaly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300657v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134424v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472698v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300647v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016022v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943336" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661077v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875409" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854767" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589625v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMBB3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563259v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854778" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhuyan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192163" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505096v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378337v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378330v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380272v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perreux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376792v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376799v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377811v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362777v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378458v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365654v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386523" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365963v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082047v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-courvoisier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4767-5940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/courvoisier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7958-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ornigotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0323522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202413238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cluzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412921" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.512110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.511590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.106.035207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radic Stoian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32957-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Hoyo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01771931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aot-2018-0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009312" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003785" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201500112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRD62V5S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2015.11.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08914" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mili&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025410" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delobelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.08.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39XN5MHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Phing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Recchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01506-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delobelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.09.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQK6NH4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453814v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003163" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hajek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2914-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGFJ5GDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071553" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494019v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071726" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.051802" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325348v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371053v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Trapani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne G Gamaly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134929v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016022v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943336" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661077v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875409" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563255v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854767" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563259v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854778" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMBB3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505096v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384069v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhuyan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192163" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380272v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perreux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376792v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378337v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376799v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378458v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362777v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365654v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386523" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365963v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377811v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082047v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>