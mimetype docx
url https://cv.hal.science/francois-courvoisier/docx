--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">courvoisier_f_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">7L8CDX8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/B-7958-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,18506 +236,18518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular Momentum of Light - APL Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ornigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 11 (2), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0323522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-repetition rate ultrafast burst laser processing of copper and silicon up to 15 GHz.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Delahaye</w:t>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Pontagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.558402⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.2460-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368073v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05281713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High-repetition rate ultrafast burst laser processing of copper and silicon up to 15 GHz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+                <w:t xml:space="preserve">Maxime Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Hassan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hugo Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Pontagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.558402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05281713v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière femtoseconde structurée pour structurer la matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 132, pp.38 - 41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202413238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne-Franche-Comté : un terroir fertile pour l’innovation en Optique et en Photonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Iterative suppression of Kerr-induced instabilities in Bessel beams using on-axis intensity shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202412921⟩</w:t>
+              <w:t xml:space="preserve">Optics Continuum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (3), pp.379 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTCON.512110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863988v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative suppression of Kerr-induced instabilities in Bessel beams using on-axis intensity shaping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bourgogne-Franche-Comté : un terroir fertile pour l’innovation en Optique et en Photonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Continuum </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTCON.512110⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202412921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755700v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of laser-induced ionization in wide bandgap solid dielectrics with a particle-in-cell code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Ardaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (6), pp.10175-10189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.511590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-fluid plasma model for ultrashort laser-induced electron-hole nanoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Morel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kazem Ardaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (3), pp.035207 (12). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physRevB.106.035207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nano-plasmas pour la découpe du verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112, pp.26-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely high-aspect-ratio ultrafast Bessel beam generation and stealth dicing of multi-millimeter thick glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114 (201105)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Fourier: space–time concepts in ultrafast optics, imaging, and photonic neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (11), pp.C69 - C77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of spatial four-wave-mixing efficiency in Bessel beams using longitudinal intensity shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (043804), pp.043804-1 - 043804-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentary deposition of laser energy in glasses with Bessel beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single shot femtosecond laser nano-ablation of CVD monolayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Trapani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radic Stoian</w:t>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5053085⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32957-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300053v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot femtosecond laser nano-ablation of CVD monolayer graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of high conical angle Bessel-Gauss beams with reflective axicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Villalba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+                <w:t xml:space="preserve">Jesus Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Olivier Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Billet</w:t>
+                <w:t xml:space="preserve">Guillaume Labroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (23), pp.6725-6728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32957-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.006725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134489v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of high conical angle Bessel-Gauss beams with reflective axicons</w:t>
+                <w:t xml:space="preserve">Filamentary deposition of laser energy in glasses with Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Boucher</w:t>
+                <w:t xml:space="preserve">Massimo Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Hoyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Billet</w:t>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pinel</w:t>
+                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Labroille</w:t>
+                <w:t xml:space="preserve">Paolo Di Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radic Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.57.006725⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5053085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134448v1</w:t>
+                <w:t xml:space="preserve">hal-02300053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Bessel beams: advanced tools for laser materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (3), pp.165-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/aot-2018-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01771931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed cleaving of crystals with ultrafast Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (8), pp.9312-9317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.009312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot ultrafast laser processing of high-aspect-ratio nanochannels using elliptical Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassem Safioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (21), pp.4307-4310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.42.004307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling nonlinear instabilities in Bessel beams through longitudinal intensity shaping</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scaling the abruptly autofocusing beams in the direct-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuquan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (24), pp.30598 - 30605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.030598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.003785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02392598v1</w:t>
+                <w:t xml:space="preserve">hal-02392685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling the abruptly autofocusing beams in the direct-space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling nonlinear instabilities in Bessel beams through longitudinal intensity shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (19), pp.3785-3788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.003785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.030598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02392685v1</w:t>
+                <w:t xml:space="preserve">hal-02392598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micron-quality cleaving of glass with elliptical ultrafast Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.231108-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics in nondiffractive Bessel ultrafast laser nanoscale volume structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201500112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134468v1</w:t>
+                <w:t xml:space="preserve">ujm-01346653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics in nondiffractive Bessel ultrafast laser nanoscale volume structuring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+                <w:t xml:space="preserve">High aspect ratio micro-explosions in the bulk of sapphire generated by femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.201500112⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ujm-01346653v1</w:t>
+                <w:t xml:space="preserve">hal-02134468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary shaping of on-axis amplitude of femtosecond Bessel beams with a single phase-only spatial light modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (11), pp.11495-11504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.011495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser micro and nano processing with nondiffracting and curved beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.125 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2015.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Bessel vortex beams for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selcuk Akturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.094006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140328v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Bessel vortex beams for applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Light trajectory in Bessel–Gauss vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1313-1316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169001v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (6), pp.061103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubular filamentation for laser material processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.8914. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation with nonlinear Bessel vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (21), pp.25410-25425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.22.025410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01077393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michael Dudley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924224v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t>
+                <w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910315v1</w:t>
+                <w:t xml:space="preserve">hal-00924224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Optical Society. Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.13019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2971/jeos.2013.13019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of femtosecond Bessel beams to laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.29 - 34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-012-7201-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating beyond the horizon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Segev</w:t>
+                <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPN.23.12.000026⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939387v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Furfaro</w:t>
+                <w:t xml:space="preserve">Accelerating beyond the horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Kaminer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elad Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivka Bekenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Nemirovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Segev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPN.23.12.000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944536v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed study through the focal region of near-threshold single-shot femtosecond laser ablation nano-holes in borosilicate glass</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resolution of strongly competitive product channels with optimal dynamic discrimination: Application to flavins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.08.037⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02300197v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of strongly competitive product channels with optimal dynamic discrimination: Application to flavins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A detailed study through the focal region of near-threshold single-shot femtosecond laser ablation nano-holes in borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Courvoisier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3518751⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (24), pp.5746-5757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947069v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary accelerating micron-scale caustic beams in two and three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (17), pp.16455-16465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.19.016455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser micro- and nanostructuring using femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Phing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 199 (1), pp.101-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01506-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio taper-free microchannel fabrication using femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (2), pp.566-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.000566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological study of femtosecond laser nanostructured borosilicate glass using atomic force microscopy and scanning electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48, pp.615-625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio nanochannel machining using single shot femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (8), pp.081102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3479419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology study of femtosecond laser nano-structured borosilicate glass using atomic force microscopy and scanning electron microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Surface nanoprocessing with nondiffracting femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (20), pp.3163-3165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.003163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00453814v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Control of Tightly Competitive Product Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (25), pp.253001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.253001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nanoprocessing with nondiffracting femtosecond Bessel beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Morphology study of femtosecond laser nano-structured borosilicate glass using atomic force microscopy and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (5), pp.616-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.003163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453776v1</w:t>
+                <w:t xml:space="preserve">hal-00453814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-FROG: Frequency resolved optical gating by a nanometric object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (14), pp.10405-10411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.16.010405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of lasing filament arrays in nonlinear liquid media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Hajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90 (3-4), pp.383-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-007-2914-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Fischer</w:t>
+                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Lacourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Courvoisier</w:t>
+                <w:t xml:space="preserve">Luigi Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferriere</w:t>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b615221j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272036v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton spectral tunnelling in photonic crystal fibre with sub-wavelength core defect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (18), pp.967-968. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (17), pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20071553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00274999v1</w:t>
+                <w:t xml:space="preserve">hal-00272036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Soliton spectral tunnelling in photonic crystal fibre with sub-wavelength core defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (18), pp.967-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20071553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494021v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+                <w:t xml:space="preserve">Polar Fe(IO3)3 nanocrystals as local probes for nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b615221j⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3), pp.399-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2612-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324477v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser soliton pulses around 1550nm to below 30 fs in highly nonlinear fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.C. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (17), pp.915-916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20071726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating bacteria from other atmospheric particles using femtosecond molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Self-organized bundle of lasing filaments in dense media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Rabitz</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.03.039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (5), pp.051802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.051802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00960238v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized bundle of lasing filaments in dense media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Discriminating bacteria from other atmospheric particles using femtosecond molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vincotte</w:t>
+                <w:t xml:space="preserve">M. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.051802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 180 (3), pp.300-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960240v1</w:t>
+                <w:t xml:space="preserve">hal-00960238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the group velocity of a Bessel Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline high aspect ratio nano-pillars generated by ultrafast Bessel beam from sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO®/Europe-EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPS; Optica; IEEE Photonics Society, Jun 2025, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05281422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Single-Shot Laser-Induced Extrusion in Sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Physics of High-Intensity Bessel Beam Interaction with Sapphire and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Software-Assisted Design and Optimization of Bessel Beam Systems for applications to laser materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Viviana Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Froehly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
+                <w:t xml:space="preserve">In-situ diagnostic of ultrashort probes based on Kerr-index transient Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370475v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel axicon-based optical design for generation of ultrahigh aspect ratio Bessel beam and application to thick glass dicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ diagnostic of ultrashort probes based on Kerr-index transient Bragg grating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morel</w:t>
+                <w:t xml:space="preserve">The shape of light: how to measure, control and compute complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheler Maktoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">18th Workshop on Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366752v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio nanochannel drilling in glass by femtosecond laser pulse of high cone angle, high quality Bessel-Gauss beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity ultrafast Bessel beam shaping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New simple composite algorithm for solving multidimensional two-fluid plasma equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Ardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472703v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New simple composite algorithm for solving multidimensional two-fluid plasma equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">High intensity ultrafast Bessel beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366753v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanochannel formation by double pulse illumination with femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser micromachining of dielectrics using double pulse Gauss-Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser processing of dielectrics: Beyond single shot Bessel beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Processing of dielectrics with spatially tailored ultrashort pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Frontiers in Lasers and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ishigaki, Japan</w:t>
+              <w:t xml:space="preserve">Progress on Ultrafast Laser Modifications of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Telluride, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370968v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of transparent dielectrics with ultrafast Bessel beams: from high aspect ratio void formation to stealth nanomachining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Filamentary Deposition of Laser Energy in Glasses with Bessel Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Lamperti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392601v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultrafast laser processing of dielectrics: Beyond single shot Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chen Xie</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">International Workshop on Frontiers in Lasers and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ishigaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370481v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing of glass and sapphire using nondiffracting beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Hoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentary Deposition of Laser Energy in Glasses with Bessel Beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+                <w:t xml:space="preserve">Processing of transparent dielectrics with ultrafast Bessel beams: from high aspect ratio void formation to stealth nanomachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Trapani</w:t>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140261v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing dielectrics with controlled cracks from elliptical Bessel beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Filamentation of Bessel and Bessel-like beams in solids. Applications to materials processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Laser Filamentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380820v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of dielectrics with spatially tailored ultrashort pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Processing dielectrics with controlled cracks from elliptical Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress on Ultrafast Laser Modifications of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Telluride, Colorado, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrafast Optical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405058v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast elliptical Bessel beams for stealth dicing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Short Pulse Laser Solid Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402897v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-aspect-ratio elliptical nanochannels for ultrafast laser stealth dicing of glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast elliptical Bessel beams for stealth dicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Short Pulse Laser Solid Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300640v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing of transparent materials with controlled micro-explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASYS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-wave mixing control in the filamentation of ultrafast Bessel beams via longitudinal intensity-shaping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Crack formation and cleaving of sapphire with ultrafast Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and International Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136971v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
+                <w:t xml:space="preserve">Micron-precision in cleaving glass using ultrafast Bessel beams with engineered transverse beam shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Froehly</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134430v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nonlinear instabilities in Bessel beams using shaped longitudinal intensity profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Stealth dicing with ultrafast Bessel beams with engineered transverse profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and International Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134424v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth dicing with ultrafast Bessel beams with engineered transverse profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+                <w:t xml:space="preserve">Generation of broad band bessel beams with an slm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jassem Safioui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and International Quantum Electronics Conference</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300658v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack formation and cleaving of sapphire with ultrafast Bessel beams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Four-wave mixing control in the filamentation of ultrafast Bessel beams via longitudinal intensity-shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and International Quantum Electronics Conference</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300629v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-precision in cleaving glass using ultrafast Bessel beams with engineered transverse beam shapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Control of nonlinear instabilities in Bessel beams using shaped longitudinal intensity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300657v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser micro and nano-processing with nondiffracting and curved beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Procédés Laser pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megabar pressures in the wake of ultrafast Bessel pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Meyer</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300662v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary shaping of femtosecond non-diffracting beams for filamentation and ultrafast laser materials processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Megabar pressures in the wake of ultrafast Bessel pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène G Gamaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392617v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Asmad Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300632v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pédagogique d'holographie numérique avec un modulateur spatial de phase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380314v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced absorption and plasmon excitation in the bulk of fused silica with femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser material processing with spatially tailored pulses to control filamentation and enhance laser-plasma interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Control of stress and high aspect ratio voids in sapphire and glass using femtosecond Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light : Science &amp; Applications Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Changchun, China</w:t>
+              <w:t xml:space="preserve">High Power Laser and Ablation and Directed Energy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300625v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser structuring of glass and sapphire materials with tailored beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stuttgart Laser Technology Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tm-doped crystalline liquid-epitaxy fluoride layers for 2 μm waveguide, thin-disk and ultra-short pulse lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALT’16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nano patterning of CVD monolayer graphene with single shot femtosecond laser pulses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence internationale sur l'optique, la photonique et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300623v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot ultrafast laser ablation of single layer CVD graphene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135184v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-diffracting beam designs with Spatial Light Modulator: spatio-temporal aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-nano patterning of CVD monolayer graphene with single shot femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Gil Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remo Giust</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">conférence internationale sur l'optique, la photonique et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134438v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des matériaux par faisceaux femtosecondes &amp;quot;non-diffractants&amp;quot; et &amp;quot;accélérants&amp;quot; : filamentation et interaction laser-plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser micro- and nanoprocessing of dielectrics with Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of Bessel filaments in fused silica and impact on modelling the underling light-matter physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel Vortex Filaments for Laser Material Processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300647v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Bessel Vortex Filaments for Laser Material Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134929v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation of femtosecond Bessel beams with shaped longitudinal profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Deviation from threshold model in ultrafast laser ablation of graphene at sub-micron scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134433v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Selva</w:t>
+                <w:t xml:space="preserve">Filamentation of femtosecond Bessel beams with shaped longitudinal profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300655v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel filamentation in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ouadghiri Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Minardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, PIERS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIERS, Jul 2015, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01179915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01180007v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01179953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of ultrafast Bessel beams nonlinear stability regimes in interaction with materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stoian</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Laser Precision Microfabrication, LPM2014 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Vilnus, Lithuania</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01016022v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01180007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation with Bessel beams and Bessel vortices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Simulation of ultrafast Bessel beams nonlinear stability regimes in interaction with materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISUILS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Symposium on Ultrafast Intense Laser Science, Oct 2014, Jodhpur, India</w:t>
+              <w:t xml:space="preserve">The 15th International Symposium on Laser Precision Microfabrication, LPM2014 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vilnus, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01179944v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01016022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Filamentation with Bessel beams and Bessel vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+                <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ISUILS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Ultrafast Intense Laser Science, Oct 2014, Jodhpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01179953v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01179944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Froehly</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938918v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832972v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jinggui Zhang</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939304v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European congress and Exibition on Advanced Materials and Processes (EUROMAT) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Spain. pp.A1I-I/K-TH-PM2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinggui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Giust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
+                <w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. paper CF4_2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661480v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference On Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661085v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot nanochannel processing with femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Conference on and 12th European Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CM5_4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et application des faisceaux non-diffractants ultrabrefs à l'ablation à haut rapport de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es journées des Phénomènes Ultrarapides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio taper-free micro and nano-channel fabrication in glass with ultrafast nondiffracting Bessel beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Salut</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE-Photonics West 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.875409⟩</w:t>
+              <w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661077v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">High aspect ratio taper-free micro and nano-channel fabrication in glass with ultrafast nondiffracting Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Froehly</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050591⟩</w:t>
+              <w:t xml:space="preserve">SPIE-Photonics West 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.875409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661186v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Bessel beams for high aspect ratio taper free micromachining of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Nonlinear Optics and Applications IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77281V, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.854767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of ultrafast Bessel micro-beams and applications to laser surface nanoprocessing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Bessel filaments for high aspect-ratio and taper-free micromachining of dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.854778⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO.2010.CMBB3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563259v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Bessel filaments for high aspect-ratio and taper-free micromachining of dielectrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Generation of ultrafast Bessel micro-beams and applications to laser surface nanoprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO.2010.CMBB3⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589625v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast micro-Bessel beams for laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Optics Berlin, International Trade Fair and Convention for Optical &amp; Laser Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de Bragg sur niobate de lithium réalises par nanostructuration laser femtoseconde en faisceaux de Bessel non-diffractants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Micro/nano-structuration à haut rapport de forme par faisceaux de Bessel femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale d'optique Guidée (JNOG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.195-198</w:t>
+              <w:t xml:space="preserve">Salon international Environnement Professionnel MicroTechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505096v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro/nano-structuration à haut rapport de forme par faisceaux de Bessel femtoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Femtosecond micromachining of high aspect ratio structures in fused silica using Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international Environnement Professionnel MicroTechnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe - EQEC 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384069v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond micromachining of high aspect ratio structures in fused silica using Bessel beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Réseaux de Bragg sur niobate de lithium réalises par nanostructuration laser femtoseconde en faisceaux de Bessel non-diffractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Courjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe - EQEC 2009.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Nationale d'optique Guidée (JNOG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.195-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00473271v1</w:t>
+                <w:t xml:space="preserve">hal-00505096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-and phase sensitive microscopy of SHG nanocrystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kieselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th european conference on non linear spectroscopy and 28th european cars workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards femtosecond laser machining for nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Extermann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Mugnier</w:t>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t>
+              <w:t xml:space="preserve">Conférence du réseau Cristaux Massifs, Micro-nano-structures et Dispositifs pour l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365981v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser micromachining of fused silica and applications to fiber optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 299 FIDES annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond micromachining of fused silica and applications to fiber optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Nano-FROG: Frequency Resolved Optical Gating by a Nanometric Object at the Focal plane of a high NA objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Extermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Perreux</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Technical Meeting "European COST Workshop 299 FIDES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Conference on Ultafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Stresa, Italy. poster THUIIIc.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380272v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological study of femtosecond laser nano-structured fused silica using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Optical Society 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4.1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards femtosecond laser machining for nanophotonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Femtosecond micromachining of fused silica and applications to fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du réseau Cristaux Massifs, Micro-nano-structures et Dispositifs pour l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Sixth Technical Meeting "European COST Workshop 299 FIDES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378337v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio nanochannel fabrication using non-diffracting femtosecond Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Optical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and compression of extreme spectrally-broadened pulses in highly nonlinear fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Génération de nanoparticules de niobate de lithium par ablation laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASE 2007, Symposium on Lasers and Applications in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.W4530</w:t>
+              <w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378458v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de nanoparticules de niobate de lithium par ablation laser femtoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Control and compression of extreme spectrally-broadened pulses in highly nonlinear fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.19-21</w:t>
+              <w:t xml:space="preserve">LASE 2007, Symposium on Lasers and Applications in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.W4530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362777v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.CJ1-1-WED, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.4386639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Lidar and Coherent Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Jose, United States. paper LTuE2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise and Activities in Nonlinear Fiber Optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Interfering lasing filaments in dense absorbing media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PhoNoMi2 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Pacific Grove, CA, United States. pp.77-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377811v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la compression d'impulsions ultra courtes jusqu'à 20 fs dans une fibre à forte nonlinéarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.175-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfering lasing filaments in dense absorbing media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Expertise and Activities in Nonlinear Fiber Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Pacific Grove, CA, United States. pp.77-79</w:t>
+              <w:t xml:space="preserve">GDR PhoNoMi2 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960225v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-probe spectroscopy for the detection of bioaerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bartelt</w:t>
+                <w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00960233v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear optical imaging and polarization response of Fe(IO3)3 nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+                <w:t xml:space="preserve">Pump-probe spectroscopy for the detection of bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+                <w:t xml:space="preserve">V. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Galez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Extermann</w:t>
+                <w:t xml:space="preserve">A. Bartelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics (ECAPD8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.185-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388429v1</w:t>
+                <w:t xml:space="preserve">hal-00960233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization sensitive two-photon microscopy of nanometric Fe(IO3)3 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d International Conference from solid state to biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18724,114 +18757,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast spectroscopy of aerosol particles and microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Claude Bernard - Lyon I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00082047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18899,51 +18932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1F5A3F6"/>
+    <w:nsid w:val="36D343FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19130,51 +19163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-courvoisier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4767-5940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/courvoisier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7958-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ornigotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0323522" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202413238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cluzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412921" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.512110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.511590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.106.035207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radic Stoian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32957-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Hoyo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01771931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aot-2018-0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009312" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003785" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201500112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRD62V5S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2015.11.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08914" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mili&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025410" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delobelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.08.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39XN5MHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Phing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Recchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01506-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000566" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delobelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.09.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQK6NH4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453814v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003163" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hajek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2914-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGFJ5GDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071553" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494019v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071726" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.051802" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325348v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371053v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Trapani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472698v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne G Gamaly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134929v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016022v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943336" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661077v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875409" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563255v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854767" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563259v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854778" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMBB3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505096v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384069v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhuyan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192163" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380272v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perreux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376792v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378337v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376799v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378458v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362777v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365654v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386523" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365963v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377811v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082047v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-courvoisier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4767-5940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130928941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/courvoisier_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=7L8CDX8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7958-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ornigotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0323522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Pontagnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202413238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ouadghiri Idrissi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.512110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cluzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412921" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Ardaneh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.511590" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.106.035207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Hoyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Villalba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32957-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Hoyo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006725" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radic Stoian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01771931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aot-2018-0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030598" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003785" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201500112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRD62V5S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Idrissi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.011495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2015.11.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L94LHX1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928391" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Milian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08914" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01077393v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mili&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.025410" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delobelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.08.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39XN5MHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661745v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Phing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Recchia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01506-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000566" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delobelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.09.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQK6NH4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517173v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479419" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiselev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hajek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2914-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGFJ5GDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272036v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071553" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2612-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXHCS8FF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494019v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Fischer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071726" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.051802" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Franchois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798214v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Porte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheler Maktoobi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300628v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371053v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140261v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Trapani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392601v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370481v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380820v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405057v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300657v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacourt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300658v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne G Gamaly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380314v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asmad Vergara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gil Villalba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300650v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300632v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135184v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134438v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300655v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300647v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300630v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01016022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943336" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661077v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875409" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854767" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMBB3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854778" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473272v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384069v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhuyan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192163" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505096v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633032v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Extermann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kieselev" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378337v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378330v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365981v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376792v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perreux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380272v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362777v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386523" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365708v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365963v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362774v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377811v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388429v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388479v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082047v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>