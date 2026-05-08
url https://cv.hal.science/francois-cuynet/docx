--- v0 (2026-04-06)
+++ v1 (2026-05-08)
@@ -207,122 +207,201 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2022, Restauración de cerámicas procedentes de la MAP-T 2018, Wila Khotaña, Achaca, periodo Pacaje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de huesos humanos procedentes de la MAP-T 2021, Wila Khotaña, Achaca, periodo Pacaje, S1-B83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de huesos humanos (mandíbula) procedentes de la MAP-T 2021, Wila Khotaña, Achaca, periodo Pacaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -335,73 +414,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de artefactos procedentes de la MAP-T 2018, Wila Khotaña, Achaca, ofrenda 8 restaurada, periodo Pacaje, S1-B130, F.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -414,312 +493,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2022, Restauración de cerámicas procedentes de la MAP-T 2018, Wila Khotaña, Achaca, periodo Pacaje</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de artefactos procedentes de la MAP-T 2018, Wila Khotaña, Achaca, ofrenda 10 restaurada, periodo Pacaje, S1-B148.1, F.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de artefactos procedentes de la MAP-T 2018, Wila Khotaña, Achaca, ofrenda 10 restaurada, periodo Pacaje, S1-B148.1, F.C.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de artefactos procedentes de la MAP-T 2018, Wila Khotaña, Achaca, ofrenda 13 restaurada, periodo Pacaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de artefactos procedentes de la MAP-T 2018, Wila Khotaña, Achaca, ofrenda 13 restaurada, periodo Pacaje</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2022, Restauración de cerámicas procedentes de la MAP-T 2018, Wila Khotaña, Achaca, ofrenda 8, periodo Pacaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2022, Restauración de cerámica procedente de la MAP-T 2018, Wila Khotaña, Achaca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -730,73 +809,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de artefactos procedentes de la MAP-T 2018, Wila Khotaña, Achaca, proceso de restauración ofrenda 13, periodo Pacaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -809,73 +888,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2022, Restauración de cerámica procedente de la MAP-T 2018, Wila Khotaña, Achaca, periodo Pacaje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2022, Registro fotográfico de huesos humanos procedentes de la MAP-T 2021, Wila Khotaña, Achaca, periodo Pacaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -888,231 +1046,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2022, Restauración de cerámicas procedentes de la MAP-T 2018, Wila Khotaña, Achaca, ofrenda 8, periodo Pacaje</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2021, Excavaciones de la Estructura 1, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
+              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2022, Restauración de cerámica procedente de la MAP-T 2018, Wila Khotaña, Achaca, periodo Pacaje</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2021, Ceremonia a la Pacha Mama (Wajt'a), sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2022</w:t>
+              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2021, Excavación de la Estructura 1, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1125,73 +1283,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2021, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1204,73 +1362,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2021, Excavación de la Estructura 1, huesos humanos, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1283,73 +1441,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2021, Ceremonia a la Pacha Mama (W'ajta), sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1362,560 +1520,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2021, Excavaciones de la Estructura 1, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2021, Ceremonia a la Pacha Mama (W'ajta), sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2021, Ceremonia a la Pacha Mama (Wajt'a), sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2021, Excavación de la Estructura 1, huesos humanos, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2021, Ceremonia a la Pacha Mama (W'ajta), sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2021, Excavación de la Estructura 1, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2021, Excavación de la Estructura 1, huesos humanos, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogrammétrie d'un crâne humain d'époque Pacaje. MAP-T 2018, Estructura 1, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2021, Excavación de la Estructura 1, época Pacaje, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, &amp;quot;Dieu aux Bâtons&amp;quot;, site archéologique de Tiwanaku, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2021</w:t>
+              <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Photogrammétrie d'un crâne humain d'époque Pacaje. MAP-T 2018, Estructura 1, sector Wila Khotaña, Ayllu Achaca, Zona arqueológica de Tiwanaku</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Chiripa (site), péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Tiwanaku, Bolivia. 2019</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Chiripa, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Chiripa (site), péninsule de Taraco, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Chiripa, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Museo Nacional de Arqueología Tiwanaku de La Paz, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. La Paz, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01929030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Site de Lukurmata, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1928,73 +2244,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lukurmata, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2007,73 +2323,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2086,73 +2402,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Chiripa (site), péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2165,73 +2481,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chiripa, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2244,73 +2560,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2323,73 +2639,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Copacabana, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, vues du Cerro el Calvario, Copacabana, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2402,73 +2718,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01900276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, &amp;quot;Zampoñero&amp;quot; de Pokotia, Museo de Metales Preciosos, La Paz, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2481,73 +2797,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01895259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Site de Lukurmata, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2560,73 +2876,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lukurmata, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, &amp;quot;Porte du Soleil&amp;quot;, site archéologique de Tiwanaku, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2639,73 +2955,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2718,73 +3034,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01900808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Site de Lukurmata, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2797,73 +3113,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lukurmata, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Queruni, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2876,73 +3192,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01929008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2955,73 +3271,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, vues du Cerro el Calvario, Copacabana, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3034,73 +3350,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01900279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3113,73 +3429,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Achaca, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3192,73 +3508,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Huaca Cala, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Chiripa (site), péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3271,73 +3587,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chiripa, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Collection privée Rafael Luis Perales, Tiwanaku, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3350,73 +3666,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3429,73 +3745,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, vues du Cerro el Calvario, Copacabana, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3508,73 +3824,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01900337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3587,73 +3903,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3666,73 +3982,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01911732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Queruni, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3745,73 +4061,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01929010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Oje Puku, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3824,73 +4140,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01929007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Cerro Coacollo, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3903,73 +4219,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01929005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Site de Lukurmata, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3982,73 +4298,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lukurmata, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01929011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Queruni, péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4061,73 +4377,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01929009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Collection privée Rafael Luis Perales, Tiwanaku, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4140,73 +4456,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Collection privée Rafael Luis Perales, Tiwanaku, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4219,73 +4535,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Sculpture à l'entrée de l'église de Tiwanaku, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4298,152 +4614,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01917999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2013, &amp;quot;Dieu aux Bâtons&amp;quot;, site archéologique de Tiwanaku, Bolivie</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01901527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Copacabana, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Collection de la coopérative de Huacullani, péninsule de Taraco, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Huacullani, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Stèle de Huaca Cala, péninsule de Taraco, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01900793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Monolito Pokotia, Museo de Metales Preciosos de La Paz, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. La Paz, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01929013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Cala Cala, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Chachapuma, Museo Nacional de Arqueología Tiwanaku de La Paz, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. La Paz, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01929040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Collection de la coopérative de Huacullani, péninsule de Taraco, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Huacullani, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lukurmata, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Chiripa (site), péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4456,73 +5483,1100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chiripa, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01901532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Mode de vie des populations andines, Péninsule de Taraco, Bassin du lac Titicaca, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Péninsule de Taraco, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, vues du Cerro el Calvario, Copacabana, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01900340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, vues du Cerro el Calvario, Copacabana, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01900278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Péninsule de Taraco, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, vues du Cerro el Calvario, Copacabana, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01900343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Oje Puku, péninsule de Taraco, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01929006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Sculpture à l'entrée de l'église de Tiwanaku, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Collection privée Rafael Luis Perales, Tiwanaku, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, site de Wila Kollu, péninsule de Taraco, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Wila Kollu, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Pyramide Akapana, site archéologique de Tiwanaku, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01918007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Taraco, Bolivia. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-T 2013, Chiripa (site), péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4535,2348 +6589,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Chiripa, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2013, Museo Nacional de Arqueología Tiwanaku de La Paz, Bolivie</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Chiripa (site), péninsule de Taraco, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. La Paz, Bolivia. 2013</w:t>
+              <w:t xml:space="preserve">Photography. Chiripa, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Paysage de l'Altiplano, Bassin du lac Titicaca, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Copacabana, Bolivia. 2013</w:t>
+              <w:t xml:space="preserve">Photography. Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MAP-T 2013, Horca del Inca (site), Copacabana, Bolivie</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01911724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAP-T 2013, Bloc monolithique sculpté, site archéologique de Tiwanaku, Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Pucara-Tiahuanaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Copacabana, France. 2013</w:t>
+              <w:t xml:space="preserve">Photography. Tiwanaku, Bolivia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...1658 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01918008v1</w:t>
-              </w:r>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">medihal-01911717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7039,403 +7039,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genealogies and Juxtapositions: Traces of Potting Communities and Firing Facilities in Lake Titicaca Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P Roddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-020-09491-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malgré leur classement à l’Unesco, des ruines pré-incas en péril de destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Andrew P Roddick</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USO Y CONSUMO DE LA FAUNA EN LOS SECTORES WILA PUKARA Y POKOTIA, SITIO TIWANAKU, LA PAZ, BOLIVIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velia V. Mendoza España</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cuadernos del Instituto Nacional de Antropología y Pensamiento Latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CUADERNOS - SERIES ESPECIALES 7 (2), pp.160-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of obsidian procurement in ancient Oaxaca, Mexico: New data from the Sistema 7 Venado architectural complex, Monte Albán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.583-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610741v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03944112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHÈSE DE LA MISSION ARCHÉOLOGIQUE PUCARA-TIAHUANACO, CAMPAGNE 2018</w:t>
               </w:r>
@@ -7783,51 +7783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avances arqueológicos en Achaca, Tiwanaku: los trabajos de la Misión Arqueológica Pucara-Tiahuanaco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velia V. Mendoza España</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Delaveris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7865,151 +7865,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Una identidad milenaria - part.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una identidad milenaria - part.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977148v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03977166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradición Cultural de las Esculturas Prehispánicas Tiwanaku</w:t>
               </w:r>
@@ -9232,51 +9232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuynet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/tiahuanaco-une-culture-millenaire-sur-les-rives-du-lac-titicaca/78675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mission Arch&#233;ologique Pucara-Tiahuanaco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01895259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01917999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01901527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01901532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hostnig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roddick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09491-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duverger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Letouz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia V. Mendoza Espa&#241;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Flores" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/s0717-73562017005000011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Flores Blanco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Aldenderfer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delaveris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villanueva Criales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994466v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03944201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuynet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/tiahuanaco-une-culture-millenaire-sur-les-rives-du-lac-titicaca/78675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mission Arch&#233;ologique Pucara-Tiahuanaco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01895259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01917999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01901527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01901532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01900343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01929006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01911724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01918008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hostnig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Roddick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09491-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia V. Mendoza Espa&#241;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duverger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Letouz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Flores" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/s0717-73562017005000011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Flores Blanco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Aldenderfer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delaveris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villanueva Criales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994466v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03944201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>