--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1172,222 +1172,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolically embedded subgroups and rotating families in groups acting on hyperbolic spaces</w:t>
+                <w:t xml:space="preserve">Spectral theorems for random walks on mapping class groups and $\text{Out}(F_N)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Osin</w:t>
+                <w:t xml:space="preserve">Camille Horbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 245 (1156), </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.2693-2744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/memo/1156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnw306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704880v1</w:t>
+                <w:t xml:space="preserve">hal-01187719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral theorems for random walks on mapping class groups and $\text{Out}(F_N)$</w:t>
+                <w:t xml:space="preserve">Hyperbolically embedded subgroups and rotating families in groups acting on hyperbolic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Horbez</w:t>
+                <w:t xml:space="preserve">Denis Osin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (9), pp.2693-2744. </w:t>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245 (1156), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnw306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/memo/1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187719v1</w:t>
+                <w:t xml:space="preserve">hal-00704880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On suspensions and conjugacy of hyperbolic automorphisms</w:t>
               </w:r>
@@ -1445,222 +1445,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free groups of interval exchange transformations are rare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koji Fujiwara</w:t>
+                <w:t xml:space="preserve">Presenting parabolic subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/GGD/209⟩</w:t>
+              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.3203-3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/agt.2013.13.3203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704886v1</w:t>
+                <w:t xml:space="preserve">hal-00560910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presenting parabolic subgroups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Dahmani</w:t>
+                <w:t xml:space="preserve">Free groups of interval exchange transformations are rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.3203-3222. </w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.883-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/agt.2013.13.3203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/GGD/209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560910v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Isomorphism Problem for All Hyperbolic Groups</w:t>
               </w:r>
@@ -3494,51 +3494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.univ-grenoble-alpes.fr/~dahmani/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dahmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Krishna M S" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ggd/703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sisto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chatterji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guirardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Touikan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0824-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Futer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0305004118000440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2018.22.4113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2094-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Mj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.50" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Osin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2013.13.3203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-011-0120-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przytycki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-010-0532-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Caprace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-010-9463-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtq010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0084-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/35" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Groves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04486-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-008-0014-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdn018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Francaviglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haettel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.univ-grenoble-alpes.fr/~dahmani/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dahmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Krishna M S" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ggd/703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sisto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chatterji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guirardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Touikan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0824-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Futer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0305004118000440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2018.22.4113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2094-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Mj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.50" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Osin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1156" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2013.13.3203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dahmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-011-0120-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przytycki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-010-0532-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Caprace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-010-9463-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtq010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0084-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/35" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Groves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04486-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-008-0014-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdn018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Francaviglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haettel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>