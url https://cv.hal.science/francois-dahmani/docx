--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -1172,222 +1172,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral theorems for random walks on mapping class groups and $\text{Out}(F_N)$</w:t>
+                <w:t xml:space="preserve">Hyperbolically embedded subgroups and rotating families in groups acting on hyperbolic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Horbez</w:t>
+                <w:t xml:space="preserve">Denis Osin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (9), pp.2693-2744. </w:t>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245 (1156), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnw306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/memo/1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187719v1</w:t>
+                <w:t xml:space="preserve">hal-00704880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolically embedded subgroups and rotating families in groups acting on hyperbolic spaces</w:t>
+                <w:t xml:space="preserve">Spectral theorems for random walks on mapping class groups and $\text{Out}(F_N)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Osin</w:t>
+                <w:t xml:space="preserve">Camille Horbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 245 (1156), </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.2693-2744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/memo/1156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnw306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704880v1</w:t>
+                <w:t xml:space="preserve">hal-01187719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On suspensions and conjugacy of hyperbolic automorphisms</w:t>
               </w:r>
@@ -1445,612 +1445,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presenting parabolic subgroups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Dahmani</w:t>
+                <w:t xml:space="preserve">Free groups of interval exchange transformations are rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/agt.2013.13.3203⟩</w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.883-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/GGD/209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560910v1</w:t>
+                <w:t xml:space="preserve">hal-00704886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free groups of interval exchange transformations are rare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koji Fujiwara</w:t>
+                <w:t xml:space="preserve">Presenting parabolic subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (4), pp.883-910. </w:t>
+              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.3203-3222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/GGD/209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/agt.2013.13.3203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704886v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Isomorphism Problem for All Hyperbolic Groups</w:t>
+                <w:t xml:space="preserve">Random groups do not split</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Przytycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00039-011-0120-0⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (3), pp.657-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-010-0532-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101751v1</w:t>
+                <w:t xml:space="preserve">hal-00630991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random groups do not split</w:t>
+                <w:t xml:space="preserve">The Isomorphism Problem for All Hyperbolic Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Przytycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 349 (3), pp.657-673. </w:t>
+              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.20F67 (20F10 20F65 57M50 20E06 20E08). </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-010-0532-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00039-011-0120-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630991v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin building lattices do not have asymptotic cut-points</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foliations for solving equations in groups: free, virtually free, and hyperbolic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10711-010-9463-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.343-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jtopol/jtq010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629488v1</w:t>
+                <w:t xml:space="preserve">hal-00629559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliations for solving equations in groups: free, virtually free, and hyperbolic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin building lattices do not have asymptotic cut-points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Caprace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guirardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (2), pp.343-404. </w:t>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.409-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jtopol/jtq010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10711-010-9463-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629559v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copies of one-ended groups in mapping class groups</w:t>
               </w:r>
@@ -2190,300 +2190,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic dynamics and relatively hyperbolic groups</w:t>
+                <w:t xml:space="preserve">The isomorphism problem for toral relatively hyperbolic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asli Yaman</w:t>
+                <w:t xml:space="preserve">Daniel Groves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (2), pp.165-184. </w:t>
+              <w:t xml:space="preserve">Publications mathematiques de l' IHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107, pp.211-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/GGD/35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10240-008-0014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635041v1</w:t>
+                <w:t xml:space="preserve">hal-00635034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting free splittings in relatively hyperbolic groups</w:t>
+                <w:t xml:space="preserve">Symbolic dynamics and relatively hyperbolic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Groves</w:t>
+                <w:t xml:space="preserve">Asli Yaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 360 (12), pp.6303-6318. </w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.165-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-08-04486-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/GGD/35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635036v1</w:t>
+                <w:t xml:space="preserve">hal-00635041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isomorphism problem for toral relatively hyperbolic groups</w:t>
+                <w:t xml:space="preserve">Detecting free splittings in relatively hyperbolic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Groves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications mathematiques de l' IHES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 107, pp.211-290. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 360 (12), pp.6303-6318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10240-008-0014-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-08-04486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635034v1</w:t>
+                <w:t xml:space="preserve">hal-00635036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding relative hyperbolic structures</w:t>
               </w:r>
@@ -3025,216 +3025,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehn filling Dehn twists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangent bundles of hyperbolic spaces and proper affine actions on $L^p$ spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Chatterji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Hagen</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Sisto</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lecureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986985v1</w:t>
+                <w:t xml:space="preserve">hal-02006189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangent bundles of hyperbolic spaces and proper affine actions on $L^p$ spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Indira Chatterji</w:t>
+                <w:t xml:space="preserve">Dehn filling Dehn twists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Dahmani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sisto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lecureux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02006189v1</w:t>
+                <w:t xml:space="preserve">hal-01986985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3494,51 +3494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.univ-grenoble-alpes.fr/~dahmani/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dahmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Krishna M S" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ggd/703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sisto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chatterji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guirardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Touikan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0824-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Futer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0305004118000440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2018.22.4113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2094-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Mj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.50" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Osin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1156" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2013.13.3203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dahmani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-011-0120-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przytycki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-010-0532-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Caprace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-010-9463-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtq010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0084-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/35" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Groves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04486-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-008-0014-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdn018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Francaviglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haettel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.univ-grenoble-alpes.fr/~dahmani/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dahmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Krishna M S" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ggd/703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sisto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chatterji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujiwara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guirardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Touikan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0824-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Futer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0305004118000440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2018.22.4113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2094-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Mj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.50" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Osin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horbez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2013.13.3203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przytycki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-010-0532-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-011-0120-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtq010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Caprace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-010-9463-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0084-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Groves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-008-0014-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Yaman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04486-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdn018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Francaviglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haettel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecureux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>