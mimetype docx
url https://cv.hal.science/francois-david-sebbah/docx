--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -66,1864 +66,1864 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires technologiques à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Romele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-David Sebbah; Alberto Romele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre; presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13oq8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levinas et les éthiques du care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corine Pelluchon, Yotetsu Tonaki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levinas et Merleau-Ponty. Le corps et le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2023, Colloque de Cerisy, 9791037022882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Light of Morality and the Light of the Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aengus Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanna Lindberg, Hanna-Riikka Roine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ethos of Digital Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.189-201, 2023, Perspectives on the Non-Human in Literature and Culture, 9780367643324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires technologiques à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Romele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-David Sebbah, Alberto Romele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses du réel, 2023, 978-2-37896-409-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Un Bio-philosophème éthico-politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Potestà. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre toute attente, autour de Gérard Bensussan. Suivi de Ostalgérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 489, Classiques Garnier, 2021, Rencontres, 978-2-406-10796-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10796-5.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le posthumain et la mort de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Bauer, Claire Larsonneur, Hélène Machinal, Arnaud Regnauld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subjectivités numériques et posthumain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, 978-2753579248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Debacle or The Real Under Reduction: The “Scene of Alençon”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levinas and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.47-62, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110668926-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écart et la proximité : Levinas/Derrida. De la trace au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orietta Ombrosi; Raphael Zagury-Orly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrida-Levinas. An Alliance Awaiting the Political</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis International, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Etica do Prisoniero à Etica do Sobrivivente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nilo Ribeiro Jr. ; Felipe Rodolfo de Carvalho; Diogo Villas Boas; Gregory Rial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amor et Justiça em Lévinas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Pespectiva, 2018, Estudos 362, 978-85-273-1136-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levinas : une éthique impitoyable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilité et empathie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.313-327, 2018, Vulnérabilité et empathie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.boubl.2018.01.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur le rapport de Marion à Levinas</w:t>
+                <w:t xml:space="preserve">Quelques mots pour terminer, pour commencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes phénoménologiques - Phenomenological Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 72 (3), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.072.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463084v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écosophie du survivant ou barbarie</w:t>
+                <w:t xml:space="preserve">Note sur le rapport de Marion à Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes phénoménologiques - Phenomenological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.59-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463723v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques mots pour terminer, pour commencer</w:t>
+                <w:t xml:space="preserve">Écosophie du survivant ou barbarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 72 (3), pp.93-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lignes.072.0093⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 70 (1), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.070.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463725v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages de la (post)phénoménologie française contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER. Revue de phénoménologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie, la mort, la technique. John Stewart et la philosophie</w:t>
+                <w:t xml:space="preserve">Quelques fois, Jean-Luc Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 68 (2), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.068.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444219v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques fois, Jean-Luc Nancy</w:t>
+                <w:t xml:space="preserve">Technology and French Thought: a Dialogue Between Jean-Luc Nancy and François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lignes.068.0205⟩</w:t>
+              <w:t xml:space="preserve">Philosophy &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13347-022-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463720v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology and French Thought: a Dialogue Between Jean-Luc Nancy and François-David Sebbah</w:t>
+                <w:t xml:space="preserve">La vie, la mort, la technique. John Stewart et la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (1), pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444206v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinas in Lyotard’s Ear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérédith Laferté-Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levinas Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.107-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5840/levinas2022101822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique difficile ou la difficile hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (3), pp.109-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lignes.060.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girard/Derrida: Difference on Difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Marchesini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (5), pp.967-981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/mln.2019.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinas no ouvido de Lyotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Ética e Filosofia Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (22), pp.179-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34019/2448-2137.2019.27447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ethics of the Survivor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérédith Laferté-Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levinas Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.3-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5840/levinas2018122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463846v1</w:t>
-              </w:r>
-[...840 lines deleted...]
-                <w:t xml:space="preserve">hal-04444241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1954,176 +1954,176 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre; presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13orf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463696v1</w:t>
+                <w:t xml:space="preserve">hal-05554761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-David Sebbah, Alberto Romele. Les presses du réel, 240 pages, pp.6-15, 2023, Grande Collection ArTeC, 978-2-37896-409-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13orf⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05554761v1</w:t>
+                <w:t xml:space="preserve">hal-04463696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survies. Quelques tentatives</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy of Technology and the French Thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2610,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Sebbah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.070.0077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.072.0093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.068.0205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-022-00579-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;r&#233;dith Lafert&#233;-Coutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/levinas2022101822" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.060.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marchesini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2019.0106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2448-2137.2019.27447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/levinas2018122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/42043#id" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oq8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aengus Daly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10796-5.p.0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668926-004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.boubl.2018.01.0313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/42093" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13orf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463838v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Sebbah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/42043#id" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oq8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aengus Daly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10796-5.p.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668926-004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.boubl.2018.01.0313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.072.0093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.070.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.068.0205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-022-00579-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;r&#233;dith Lafert&#233;-Coutu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/levinas2022101822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.060.0109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marchesini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2019.0106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2448-2137.2019.27447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/levinas2018122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/42093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13orf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463838v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>