--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
+                <w:t xml:space="preserve">Evolutionary rescue in a mixed beech–fir forest: insights from a quantitative‐genetics approach in a process‐based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+                <w:t xml:space="preserve">Louis Devresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Freya Way</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual-based Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oik.11661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296592v1</w:t>
+                <w:t xml:space="preserve">hal-05150321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary rescue in a mixed beech–fir forest: insights from a quantitative‐genetics approach in a process‐based model</w:t>
+                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Devresse</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Way</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Postic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Individual-based Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oik.11661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150321v1</w:t>
+                <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t>
               </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More species, more trees: the role of tree packing in promoting forest productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -900,161 +900,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">A harmonized database of European forest simulations under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grünig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Rammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Albrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Andrey L.D. Augustynczik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692350v1</w:t>
+                <w:t xml:space="preserve">hal-04771698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive forest management improves stand-level resilience of temperate forests under multiple stressors</w:t>
               </w:r>
@@ -1092,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 948, pp.174168. </w:t>
@@ -1168,165 +1172,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonized database of European forest simulations under climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey L.D. Augustynczik</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110384. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771698v1</w:t>
+                <w:t xml:space="preserve">hal-04692350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1731,64 +1731,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1816,1233 +1816,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salem simulator version 2.0: a tool for predicting the productivity of pure and mixed forest stands and simulating management operations</w:t>
+                <w:t xml:space="preserve">Managing mixed stands can mitigate severe climate change impacts on French alpine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fortin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">Catherine Riond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13671.2⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01805-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484841v1</w:t>
+                <w:t xml:space="preserve">hal-03349111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencing plantation stand structure through close-to-nature silviculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Dupont-Leduc</w:t>
+                <w:t xml:space="preserve">Radiative transfer modeling in structurally complex stands: towards a better understanding of parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-020-01349-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01106-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109973v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing mixed stands can mitigate severe climate change impacts on French alpine forests</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-021-01805-y⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349111v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer modeling in structurally complex stands: towards a better understanding of parametrization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+                <w:t xml:space="preserve">The Salem simulator version 2.0: a tool for predicting the productivity of pure and mixed forest stands and simulating management operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01106-8⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13671.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436069v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Influencing plantation stand structure through close-to-nature silviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Alexa Bérubé-Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Laurie Dupont-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.567-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10342-020-01349-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084037v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. II. Phenology and water cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Wergifosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Goosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, pp.1459-1498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-1459-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.905-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-905-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466109v1</w:t>
+                <w:t xml:space="preserve">hal-05077035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.905-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862488v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. II. Phenology and water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.905-935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-905-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.1459-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-1459-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077035v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.905-935. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466359v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3147,459 +3147,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
+                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hackenberg</w:t>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.905-916. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837401v1</w:t>
+                <w:t xml:space="preserve">hal-02620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell A. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620069v1</w:t>
+                <w:t xml:space="preserve">hal-01837398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Wells</w:t>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Cohn</w:t>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hackenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.905-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837398v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fuels and fire effects in 3D: Model description and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAPstudio: an editing and simulation software suite for plants architecture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of trees influences species productivity in a mature oak-pine mixed forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange Ngo Bieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.221-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4186,77 +4186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing harvesting diameter distribution from aggregate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos DFCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
@@ -4566,51 +4566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4674,64 +4674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (7), pp.475-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5165,77 +5165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating radiation distribution in a heterogeneous Norway spruce forest on a slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 116, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5441,2495 +5441,2733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 258, pp.60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary rescue in a mixed beech-fir forest: insights from a quantitative-genetics approach in a process-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Devresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freya Way</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575070v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance des arbres dans CAPSIS-EcoAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune-Badara Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforesterie par bosquets : Composer des Bosquets et CAPSIS EcoAF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulating forest dynamics during field marteloscope exercises to analyze the effects of silviculture on ecosystem services and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOREM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">IUFRO 2024 World Congress: Forests and Society Towards 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314164v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating forest dynamics during field marteloscope exercises to analyze the effects of silviculture on ecosystem services and biodiversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agroforesterie par bosquets : Composer des Bosquets et CAPSIS EcoAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 2024 World Congress: Forests and Society Towards 2050</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">FOREM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679137v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fonctionnalités de CAPSIS Ecoaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadows Matter - Ecoaf dans CAPSIS : introduire l'ombrage dans les parcelles agroforestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS-EcoAF Tracer et planter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de l'Association Française d'Agroforesterie et arbres Champêtres (AFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GenTree 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry lines, hedges, and aleas: EcoAF wishes and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAQSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the occurrence of tree-related microhabitats in managed uneven-aged forest stands over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation der ökonomischen und ökologischen Entwicklungen bei verschiedenen waldbaulichen Eingriffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mollier</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2. Scientific symposium on integrative nature conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Ebrach, Germany. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194985v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection cutting on light capture and use by forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lethort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAQSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation der ökonomischen und ökologischen Entwicklungen bei verschiedenen waldbaulichen Eingriffen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Letord</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Scientific symposium on integrative nature conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Ebrach, Germany. 28 p</w:t>
+              <w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785174v1</w:t>
+                <w:t xml:space="preserve">hal-03194985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">AMAPstudio-Scan -An Interactive Software to Build and Edit a Plant Architecture from a TLS Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342370v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamics of microhabitats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Letort</w:t>
+                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrate+ Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ebrach, Germany. 10 p</w:t>
+              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154363v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMAPstudio-Scan -An Interactive Software to Build and Edit a Plant Architecture from a TLS Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+                <w:t xml:space="preserve">Modeling the dynamics of microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Integrate+ Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ebrach, Germany. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605811v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts anciennes et stockage de carbone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGAAER, Groupe Forêt-Bois, Audition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. pp.50 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une représentation initiale du territoire en entrée du module SIMMEM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées CAQ 16 – CAPSIS 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Prénovel, France</w:t>
+              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599111v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReshar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">RReShar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">ISEM 2013, Ecological Modelling for Ecosystem Usinabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964739v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Wind risk in forest growth, value and management models: the FOR-WIND project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
+              <w:t xml:space="preserve">EFI Conference " Our forests in the 21st century - ready for risks and opportunities?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Forest Institute (EFI). INT., Sep 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837332v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">RReshar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. de Coligny</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2013, Ecological Modelling for Ecosystem Usinabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.112</w:t>
+              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599560v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind risk in forest growth, value and management models: the FOR-WIND project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d’une représentation initiale du territoire en entrée du module SIMMEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFI Conference " Our forests in the 21st century - ready for risks and opportunities?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Forest Institute (EFI). INT., Sep 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées couplées CAQ 16 – CAPSIS 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Prénovel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072303v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation forestière au service de la multifonctionnalité à l'échelle du peuplement et du massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,303 +8199,320 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FORGECO Mieux produire et préserver : Quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un modèle de dynamique forestière : cas des forêts hétérogènes de montagne avec Samsara2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique forestière à l'échelle du massif avec le métamodule SIMMEM : structure, initialisation et prise en compte de la desserte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journées FORGECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596215v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMMEM : SImulateur Multi-Module pour l'Echelle Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion CAPSIS (couplée avec CAQ14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Avignon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand characteristics and canopy fuel load after thinning in Aleppo pine stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8298,1481 +8553,1464 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique forestière à l'échelle du massif avec le métamodule SIMMEM : structure, initialisation et prise en compte de la desserte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">SIMMEM : SImulateur Multi-Module pour l'Echelle Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FORGECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.28</w:t>
+              <w:t xml:space="preserve">Rencontres entre l'équipe Gestion des Ressources Forestière et des Milieux Naturels de Gembloux et l'équipe Forêt Hétérogènes du Cemagref de Nogent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gembloux, Belgique. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594843v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMMEM : SImulateur Multi-Module pour l'Echelle Massif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+                <w:t xml:space="preserve">Évaluation d'un modèle de dynamique forestière : cas des forêts hétérogènes de montagne avec Samsara2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres entre l'équipe Gestion des Ressources Forestière et des Milieux Naturels de Gembloux et l'équipe Forêt Hétérogènes du Cemagref de Nogent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gembloux, Belgique. pp.19</w:t>
+              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596628v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler la dynamique des massifs forestiers : le métamodule</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): a model to simulate uneven-aged forest stand dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgeco : réunion de tache 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Lyon, France. pp.21</w:t>
+              <w:t xml:space="preserve">21. Century forestry: Integrating ecologicaly baseduneven-aged silviculture with increased demands for forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT. University of Ljubljana., Sep 2010, Ljubjana, Slovenia. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594142v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUEL MANAGER: a vegetation assessment and manipulation software for wildfire modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Retrospective analysis of fir saplings growth vs. light interception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. 12 p. + poster</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models (FSPM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824576v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analysis of fir saplings growth vs. light interception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t>
+                <w:t xml:space="preserve">Simuler la dynamique des massifs forestiers : le métamodule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Seigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models (FSPM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
+              <w:t xml:space="preserve">Forgeco : réunion de tache 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lyon, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780312v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): a model to simulate uneven-aged forest stand dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FUEL MANAGER: a vegetation assessment and manipulation software for wildfire modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Century forestry: Integrating ecologicaly baseduneven-aged silviculture with increased demands for forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT. University of Ljubljana., Sep 2010, Ljubjana, Slovenia. pp.64</w:t>
+              <w:t xml:space="preserve">6. International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. 12 p. + poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964771v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): A model to simulate uneven-aged forest stand dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IUFRO international conference on 21st Century forestry: Integrating ecologically based, uneven-aged silviculture with increased demands for forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ljubjana, Slovenia. pp.64-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des perturbations sur la dynamique des forêts résineuse de montagne : de l'arbre au peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seignobosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Forest Growth Simulator Based on Functional-Structural Modelling of Individual Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2009, Beijing, China. pp.34-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PMA.2009.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00529096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Paradox Fuel Manager: A fuel manager for wildland fire modelling. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Vigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capsis annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des données et outils, intégration, problématique des plates-formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsis : une plateforme logicielle générique pour la simulation de la croissance des peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation pour les ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9791,445 +10029,441 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functionalities around an individual tree growth model for Maritime pine : carbon and nutrient stock, windthrow risk, log yield, wood quality, and economical criteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence à long terme de la structure spatiale d'un état initial sur la dynamique d'un modèle forestier MADD : étude simulatoire avec le module Mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop IUFRO "Connection between Forest Resources and Wood Quality: Modelling Approaches and Simulation Software"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, New Zealand. n.p</w:t>
+              <w:t xml:space="preserve">Réunion du groupe CAPSIS, Montpellier, 16 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832722v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence à long terme de la structure spatiale d'un état initial sur la dynamique d'un modèle forestier MADD : étude simulatoire avec le module Mountain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe CAPSIS, Montpellier, 16 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.40</w:t>
+              <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587321v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Capsis for connection with wood quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. workshop, IUFRO Working Party 5.01.04. Workshop Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Waiheke Island, New Zealand. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761978v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How long does the spatial structure of an initial state influence the dynamics of a forest growth model ? A simulation study using the Capsis platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10261,882 +10495,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Capsis for connection with wood quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New functionalities around an individual tree growth model for Maritime pine : carbon and nutrient stock, windthrow risk, log yield, wood quality, and economical criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buckett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. workshop, IUFRO Working Party 5.01.04. Workshop Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Waiheke Island, New Zealand. 7 p</w:t>
+              <w:t xml:space="preserve">Workshop IUFRO "Connection between Forest Resources and Wood Quality: Modelling Approaches and Simulation Software"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, New Zealand. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830602v1</w:t>
+                <w:t xml:space="preserve">hal-02832722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS: Computer-Aided Projection for Strategies In Silviculture:open architecture for a shared forest-modelling platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Workshop IUFRO S5.01.04, Harrison Hot Springs, British Columbia, CAN, 8-15 September 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Harrison Hot Springs, Canada. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The advantages of coupling stand description from growth models to tree description from architectural models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VENFOR project: wind and forest interactions from the tree scale to the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind effect on trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS computer aided projection for strategies in silviculture: avantages of a shared forest-modelling platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Reality models and parameters estimation - the forestry scenario</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Sesimbra, Portugal. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581258v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-03102620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11154,77 +11154,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des MicroBosquets pour augmenter la qualité des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11242,77 +11242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS-EcoAF Mode d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11343,51 +11343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuelManager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,51 +11483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11558,77 +11558,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS: Computer-aided projection for strategies in silviculture: advantages of a shared forest modelling platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11641,1179 +11641,1179 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling forest systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.319-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE, URFM. 2023, 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234752v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPSIS / plate-forme de développement de modèles de croissance et de dynamique forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Gaunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Département Efpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2013, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire Paradox Fuel Manager: user’s manual (final version). Final product P6.1-6 of the integrated project “Fire Paradox”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FP6-018505, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implémentation d'un modèle individu centré avec distribution de voisinage : le module oakpine2 dans Capsis4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForEM : Forêt Et Modélisation. Un Réseau d’animation des chercheurs et développeurs francophones impliqués dans la modélisation des systèmes FORET -BOIS dans leurs environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du département ECODIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoAF on CAPSIS, simulates the economics effects of your choices when building and managing an agroforestry field !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForestGALES in Capsis: a new library in JAVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Wind Damage Risk to Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Arcachon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xplo: a software for plant architecture exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet Déduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Fédérateur « Agriculture et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated stand growth model (ISGM) and its application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shouzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lingxia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haikui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812021v1</w:t>
-              </w:r>
-[...463 lines deleted...]
-                <w:t xml:space="preserve">hal-02591074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12831,77 +12831,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoaf sur CAPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12964,51 +12964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAPstudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13046,51 +13046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAPstudio : a software suite for plants architecture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13418,51 +13418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Way" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11661" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guignabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L.D. Augustynczik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gheysen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Candaele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01565-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Franceschini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa B&#233;rub&#233;-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dupont-Leduc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01349-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01805-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01106-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1459-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCJ712B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0140-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0155-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.03.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJBRNX1C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(02)00254-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDPXLQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fortin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605811v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bronner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Texier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599560v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597735v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596215v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594843v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596628v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596268v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821236v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buckett" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830602v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583750v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ancelin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Belcher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581258v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575070v4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268594v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582883v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225453v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837376v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809964v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shouzhen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lingxia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haikui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591074v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fonseca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parresol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171627.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Way" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L.D. Augustynczik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guignabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gheysen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Candaele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01565-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01805-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01106-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Franceschini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa B&#233;rub&#233;-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dupont-Leduc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01349-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1459-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCJ712B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0140-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0155-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.03.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJBRNX1C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(02)00254-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDPXLQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575070v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fortin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letord" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154363v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599560v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Texier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bronner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596215v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821236v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buckett" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583750v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ancelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762595v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763944v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Belcher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581258v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268594v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582883v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878592v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812021v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shouzhen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lingxia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haikui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fonseca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parresol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171627.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>