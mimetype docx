--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary rescue in a mixed beech–fir forest: insights from a quantitative‐genetics approach in a process‐based model</w:t>
+                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Devresse</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Way</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Postic</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Individual-based Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oik.11661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150321v1</w:t>
+                <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
+                <w:t xml:space="preserve">Evolutionary rescue in a mixed beech–fir forest: insights from a quantitative‐genetics approach in a process‐based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Louis Devresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freya Way</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual-based Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (10), pp.e11661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oik.11661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296592v1</w:t>
+                <w:t xml:space="preserve">hal-05150321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t>
               </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More species, more trees: the role of tree packing in promoting forest productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -900,299 +900,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonized database of European forest simulations under climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katharina Albrich</w:t>
+                <w:t xml:space="preserve">Adaptive forest management improves stand-level resilience of temperate forests under multiple stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guignabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey L.D. Augustynczik</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110384⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 948, pp.174168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771698v1</w:t>
+                <w:t xml:space="preserve">hal-04668997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive forest management improves stand-level resilience of temperate forests under multiple stressors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+                <w:t xml:space="preserve">A harmonized database of European forest simulations under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grünig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Rammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Albrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Messier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Andrey L.D. Augustynczik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 948, pp.174168. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04668997v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1731,64 +1731,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1816,1034 +1816,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing mixed stands can mitigate severe climate change impacts on French alpine forests</w:t>
+                <w:t xml:space="preserve">The Salem simulator version 2.0: a tool for predicting the productivity of pure and mixed forest stands and simulating management operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jourdan</w:t>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Riond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Mathieu Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-021-01805-y⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13671.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349111v1</w:t>
+                <w:t xml:space="preserve">hal-03484841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer modeling in structurally complex stands: towards a better understanding of parametrization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+                <w:t xml:space="preserve">Influencing plantation stand structure through close-to-nature silviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Bérubé-Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Dupont-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01106-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.567-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-020-01349-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436069v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Managing mixed stands can mitigate severe climate change impacts on French alpine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01805-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084037v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salem simulator version 2.0: a tool for predicting the productivity of pure and mixed forest stands and simulating management operations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">Radiative transfer modeling in structurally complex stands: towards a better understanding of parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13671.2⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01106-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484841v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencing plantation stand structure through close-to-nature silviculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
+                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Bérubé-Deschênes</w:t>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Dupont-Leduc</w:t>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.567-587. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-020-01349-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109973v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Wergifosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.905-935. </w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.905-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-905-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077035v1</w:t>
+                <w:t xml:space="preserve">hal-02466359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Wergifosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, pp.905-935. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.905-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-905-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466359v1</w:t>
+                <w:t xml:space="preserve">hal-05077035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. II. Phenology and water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Wergifosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Goosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2894,51 +2894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3147,459 +3147,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
+                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Wells</w:t>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Cohn</w:t>
+                <w:t xml:space="preserve">Jan Hackenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.905-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620069v1</w:t>
+                <w:t xml:space="preserve">hal-01837401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell A. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837398v1</w:t>
+                <w:t xml:space="preserve">hal-02620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using terrestrial laser scanning data to estimate large tropical trees biomass and calibrate allometric models: A comparison with traditional destructive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.905-916. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837401v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fuels and fire effects in 3D: Model description and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAPstudio: an editing and simulation software suite for plants architecture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of trees influences species productivity in a mature oak-pine mixed forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange Ngo Bieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.221-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4186,64 +4186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing harvesting diameter distribution from aggregate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos DFCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
@@ -4534,286 +4534,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term influence of the spatial structure of an initial state on the dynamics of a forest growth model: a simulation study using the Capsis platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term influence of the spatial structure of an initial state on the dynamics of a forest growth model. A simulation study using the Capsis platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alvarez</w:t>
+                <w:t xml:space="preserve">François Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. de Coligny</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (7), pp.475-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588411v1</w:t>
+                <w:t xml:space="preserve">hal-01170241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term influence of the spatial structure of an initial state on the dynamics of a forest growth model. A simulation study using the Capsis platform.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Goreaud</w:t>
+                <w:t xml:space="preserve">Long-Term influence of the spatial structure of an initial state on the dynamics of a forest growth model: a simulation study using the Capsis platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+                <w:t xml:space="preserve">I. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François de Coligny</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (7), pp.475-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170241v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term influence of the spatial structure of an initial state on the dynamics of a forest growth model: a simulation study using the Capsis platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5191,51 +5191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 116, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5542,103 +5542,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary rescue in a mixed beech-fir forest: insights from a quantitative-genetics approach in a process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Devresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freya Way</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Way</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5669,64 +5669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demogenetic individual based model for the evolution of traits and genome architecture under sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5793,51 +5793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance des arbres dans CAPSIS-EcoAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,247 +5882,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating forest dynamics during field marteloscope exercises to analyze the effects of silviculture on ecosystem services and biodiversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Agroforesterie par bosquets : Composer des Bosquets et CAPSIS EcoAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 2024 World Congress: Forests and Society Towards 2050</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">FOREM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679137v1</w:t>
+                <w:t xml:space="preserve">hal-05314164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforesterie par bosquets : Composer des Bosquets et CAPSIS EcoAF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulating forest dynamics during field marteloscope exercises to analyze the effects of silviculture on ecosystem services and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOREM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">IUFRO 2024 World Congress: Forests and Society Towards 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314164v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fonctionnalités de CAPSIS Ecoaf</w:t>
               </w:r>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6324,51 +6324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS-EcoAF Tracer et planter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de l'Association Française d'Agroforesterie et arbres Champêtres (AFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6419,51 +6419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6531,51 +6531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry lines, hedges, and aleas: EcoAF wishes and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAQSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6613,64 +6613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the occurrence of tree-related microhabitats in managed uneven-aged forest stands over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,428 +6719,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation der ökonomischen und ökologischen Entwicklungen bei verschiedenen waldbaulichen Eingriffen</w:t>
+                <w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kraus</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Letord</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Scientific symposium on integrative nature conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Ebrach, Germany. 28 p</w:t>
+              <w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785174v1</w:t>
+                <w:t xml:space="preserve">hal-03194985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection cutting on light capture and use by forest trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation der ökonomischen und ökologischen Entwicklungen bei verschiedenen waldbaulichen Eingriffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAQSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 23 p</w:t>
+              <w:t xml:space="preserve">2. Scientific symposium on integrative nature conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Ebrach, Germany. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787956v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of selection cutting on light capture and use by forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mollier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Lethort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CAQSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194985v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAPstudio-Scan -An Interactive Software to Build and Edit a Plant Architecture from a TLS Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7172,260 +7172,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">Modeling the dynamics of microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
+              <w:t xml:space="preserve">Integrate+ Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ebrach, Germany. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342370v1</w:t>
+                <w:t xml:space="preserve">hal-02154363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamics of microhabitats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Letort</w:t>
+                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrate+ Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ebrach, Germany. 10 p</w:t>
+              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154363v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts anciennes et stockage de carbone.</w:t>
               </w:r>
@@ -7530,644 +7530,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Création d’une représentation initiale du territoire en entrée du module SIMMEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
+              <w:t xml:space="preserve">Journées couplées CAQ 16 – CAPSIS 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Prénovel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837332v1</w:t>
+                <w:t xml:space="preserve">hal-02599111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReShar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RReshar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Donès</w:t>
+                <w:t xml:space="preserve">Erwan E. Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan E. Le Texier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. de Coligny</w:t>
+                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2013, Ecological Modelling for Ecosystem Usinabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.112</w:t>
+              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599560v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind risk in forest growth, value and management models: the FOR-WIND project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Gardiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Brunet</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFI Conference " Our forests in the 21st century - ready for risks and opportunities?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Forest Institute (EFI). INT., Sep 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072303v1</w:t>
+                <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RReshar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">RReShar: a functional - structural forest model to simulate tree regeneration according to resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">ISEM 2013, Ecological Modelling for Ecosystem Usinabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964739v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une représentation initiale du territoire en entrée du module SIMMEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">Wind risk in forest growth, value and management models: the FOR-WIND project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bronner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées CAQ 16 – CAPSIS 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Prénovel, France</w:t>
+              <w:t xml:space="preserve">EFI Conference " Our forests in the 21st century - ready for risks and opportunities?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Forest Institute (EFI). INT., Sep 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599111v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation forestière au service de la multifonctionnalité à l'échelle du peuplement et du massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8229,666 +8229,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique forestière à l'échelle du massif avec le métamodule SIMMEM : structure, initialisation et prise en compte de la desserte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+                <w:t xml:space="preserve">Évaluation d'un modèle de dynamique forestière : cas des forêts hétérogènes de montagne avec Samsara2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FORGECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.28</w:t>
+              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594843v1</w:t>
+                <w:t xml:space="preserve">hal-02596215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMMEM : SImulateur Multi-Module pour l'Echelle Massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique forestière à l'échelle du massif avec le métamodule SIMMEM : structure, initialisation et prise en compte de la desserte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème réunion CAPSIS (couplée avec CAQ14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Avignon, France. pp.23</w:t>
+              <w:t xml:space="preserve">Journées FORGECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594844v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand characteristics and canopy fuel load after thinning in Aleppo pine stands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">SIMMEM : SImulateur Multi-Module pour l'Echelle Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">13ème réunion CAPSIS (couplée avec CAQ14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Avignon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343632v1</w:t>
+                <w:t xml:space="preserve">hal-02594844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMMEM : SImulateur Multi-Module pour l'Echelle Massif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">Stand characteristics and canopy fuel load after thinning in Aleppo pine stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres entre l'équipe Gestion des Ressources Forestière et des Milieux Naturels de Gembloux et l'équipe Forêt Hétérogènes du Cemagref de Nogent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gembloux, Belgique. pp.19</w:t>
+              <w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596628v1</w:t>
+                <w:t xml:space="preserve">hal-01343632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un modèle de dynamique forestière : cas des forêts hétérogènes de montagne avec Samsara2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">SIMMEM : SImulateur Multi-Module pour l'Echelle Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. de Coligny</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres entre l'équipe Gestion des Ressources Forestière et des Milieux Naturels de Gembloux et l'équipe Forêt Hétérogènes du Cemagref de Nogent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gembloux, Belgique. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596215v1</w:t>
+                <w:t xml:space="preserve">hal-02596628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): a model to simulate uneven-aged forest stand dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8952,64 +8952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9045,333 +9045,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler la dynamique des massifs forestiers : le métamodule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">FUEL MANAGER: a vegetation assessment and manipulation software for wildfire modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgeco : réunion de tache 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Lyon, France. pp.21</w:t>
+              <w:t xml:space="preserve">6. International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. 12 p. + poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594142v1</w:t>
+                <w:t xml:space="preserve">hal-02824576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUEL MANAGER: a vegetation assessment and manipulation software for wildfire modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
+                <w:t xml:space="preserve">Simuler la dynamique des massifs forestiers : le métamodule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Seigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. 12 p. + poster</w:t>
+              <w:t xml:space="preserve">Forgeco : réunion de tache 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lyon, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824576v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RReShar (Regeneration and Resource Sharing): A model to simulate uneven-aged forest stand dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9461,51 +9461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seignobosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9599,51 +9599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2009, Beijing, China. pp.34-41, </w:t>
@@ -9675,247 +9675,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00529096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox Fuel Manager: A fuel manager for wildland fire modelling. Diaporama</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Accessibilité des données et outils, intégration, problématique des plates-formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capsis annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. 29 p</w:t>
+              <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821236v1</w:t>
+                <w:t xml:space="preserve">hal-02816938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité des données et outils, intégration, problématique des plates-formes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Fire Paradox Fuel Manager: A fuel manager for wildland fire modelling. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Vigy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes et peuplements virtuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Capsis annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816938v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capsis : une plateforme logicielle générique pour la simulation de la croissance des peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation pour les ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9940,77 +9940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10059,384 +10059,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence à long terme de la structure spatiale d'un état initial sur la dynamique d'un modèle forestier MADD : étude simulatoire avec le module Mountain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New functionalities around an individual tree growth model for Maritime pine : carbon and nutrient stock, windthrow risk, log yield, wood quality, and economical criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buckett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe CAPSIS, Montpellier, 16 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.40</w:t>
+              <w:t xml:space="preserve">Workshop IUFRO "Connection between Forest Resources and Wood Quality: Modelling Approaches and Simulation Software"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, New Zealand. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587321v1</w:t>
+                <w:t xml:space="preserve">hal-02832722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Capsis for connection with wood quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+                <w:t xml:space="preserve">Influence à long terme de la structure spatiale d'un état initial sur la dynamique d'un modèle forestier MADD : étude simulatoire avec le module Mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. workshop, IUFRO Working Party 5.01.04. Workshop Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Waiheke Island, New Zealand. 7 p</w:t>
+              <w:t xml:space="preserve">Réunion du groupe CAPSIS, Montpellier, 16 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830602v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How long does the spatial structure of an initial state influence the dynamics of a forest growth model ? A simulation study using the Capsis platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10465,182 +10469,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Open International Conference on Modeling and Simulation - OICMS 2005, Clermont Ferrand 13-15 june 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functionalities around an individual tree growth model for Maritime pine : carbon and nutrient stock, windthrow risk, log yield, wood quality, and economical criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Capsis for connection with wood quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop IUFRO "Connection between Forest Resources and Wood Quality: Modelling Approaches and Simulation Software"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, New Zealand. n.p</w:t>
+              <w:t xml:space="preserve">5. workshop, IUFRO Working Party 5.01.04. Workshop Connection between Forest Resources and Wood Quality : Modelling Approaches and Simulation Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Waiheke Island, New Zealand. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832722v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS: Computer-Aided Projection for Strategies In Silviculture:open architecture for a shared forest-modelling platform</w:t>
               </w:r>
@@ -10790,51 +10790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10872,51 +10872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VENFOR project: wind and forest interactions from the tree scale to the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11167,51 +11167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des MicroBosquets pour augmenter la qualité des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11255,51 +11255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPSIS-EcoAF Mode d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11343,51 +11343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuelManager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,51 +11483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11741,51 +11741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11955,77 +11955,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Paradox Fuel Manager: user’s manual (final version). Final product P6.1-6 of the integrated project “Fire Paradox”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12060,51 +12060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'un modèle individu centré avec distribution de voisinage : le module oakpine2 dans Capsis4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12167,51 +12167,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForEM : Forêt Et Modélisation. Un Réseau d’animation des chercheurs et développeurs francophones impliqués dans la modélisation des systèmes FORET -BOIS dans leurs environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12301,51 +12301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12383,77 +12383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForestGALES in Capsis: a new library in JAVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Wind Damage Risk to Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Arcachon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12504,51 +12504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12625,51 +12625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Fédérateur « Agriculture et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. , 2007</w:t>
@@ -12724,51 +12724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shouzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lingxia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haikui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12831,51 +12831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoaf sur CAPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12964,51 +12964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAPstudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13046,51 +13046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAPstudio : a software suite for plants architecture modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13418,51 +13418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Way" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L.D. Augustynczik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guignabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gheysen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Candaele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01565-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01805-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01106-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Franceschini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa B&#233;rub&#233;-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dupont-Leduc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01349-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1459-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCJ712B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0140-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0155-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.03.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJBRNX1C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(02)00254-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDPXLQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575070v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fortin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letord" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154363v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599560v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Texier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bronner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596215v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821236v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buckett" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583750v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ancelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762595v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763944v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Belcher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581258v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268594v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582883v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878592v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812021v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shouzhen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lingxia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haikui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fonseca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parresol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171627.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Way" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11661" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873942v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guignabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174168" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L.D. Augustynczik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gheysen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Candaele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01565-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.83" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Franceschini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa B&#233;rub&#233;-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dupont-Leduc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01349-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01805-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01106-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1459-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackenberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12933" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCJ712B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0140-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0155-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549706070397" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88JT1GS2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.4260" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.03.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJBRNX1C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(02)00254-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDPXLQX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681361v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575070v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fortin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bronner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Le Texier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Rouault de Coligny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594843v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594844v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594142v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.55" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821236v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buckett" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587321v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830602v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583750v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ancelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762595v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763944v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Belcher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581258v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268594v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582883v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Efpa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225453v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878592v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820594v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812021v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shouzhen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lingxia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haikui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fonseca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parresol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171627.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>