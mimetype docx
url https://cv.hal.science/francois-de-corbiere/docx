--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -4857,51 +4857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D01ED9E4"/>
+    <w:nsid w:val="9DCB56A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>