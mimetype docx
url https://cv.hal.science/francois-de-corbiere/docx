--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1646,248 +1646,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model to investigate the economic and environmental benefits of a supply chain resource-sharing scheme based on collaborative consolidation centres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thiel</w:t>
+                <w:t xml:space="preserve">Proposition d’un design de recherche pour l’analyse des processus complexes et émergents en systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiro Takeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01605682.2017.1415638⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », Volume 23 (3), pp.127-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.183.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157883v1</w:t>
+                <w:t xml:space="preserve">hal-03701040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un design de recherche pour l’analyse des processus complexes et émergents en systèmes d’information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Habib</w:t>
+                <w:t xml:space="preserve">An analytical model to investigate the economic and environmental benefits of a supply chain resource-sharing scheme based on collaborative consolidation centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiro Takeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », Volume 23 (3), pp.127-153. </w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (12), pp.1888-1902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.183.0127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2017.1415638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701040v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un design de recherche pour l'analyse des processus complexes et émergents en systèmes d'information</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation approach for analyzing the influence of Information Quality on the deployment of a Green Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiro Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,51 +4857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DCB56A7"/>
+    <w:nsid w:val="74A8F1D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5088,51 +5088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-de-corbiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8828-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135916534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.223.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.202.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.192.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stoak Saunders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.04.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RSN5HW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-de-corbiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8828-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135916534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.223.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.202.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.192.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stoak Saunders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.04.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RSN5HW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>