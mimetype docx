--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">135916534</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">cjKwvYQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,2717 +200,2717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model to analyze the influence of IS integration and IS assimilation on the adoption dynamics of a green supply chain: The case of regional consolidation centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotoshi Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Support Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 196, pp.114501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dss.2025.114501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et recherche en management des systèmes d’information : menace ou opportunité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28, pp.3-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/sim.28.1.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : Où en est-on ? Retour sur ses enjeux technologiques et organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (3), pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions scientifiques et COVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 27 (2), pp.3-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.222.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (1), pp.3-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.221.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP, RSN et Big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (3), pp.3-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.223.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: SIM face aux nouveaux enjeux du classement des revues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Pallud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 26 (3), pp.3-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.213.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance de la contribution dans la revue SIM (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Pallud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (1), pp.3-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.211.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des contributions variées dans la revue SIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Pallud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 26 (2), pp.3-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.212.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies émergentes en contexte extrême : de l’adaptation à l’anticipation ? (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Pallud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (2), pp.3-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.202.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance et reconnaissance envers les évaluateurs de Systèmes d’Information et Management (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (1), pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.201.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférences à distance, oui mais… (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (3), pp.3-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.203.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions sur la transformation numérique (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Pallud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (2), pp.3-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.192.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalizing interorganizational relationships: Sequential and intertwined decisions for data synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Stoak Saunders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.203-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un design de recherche pour l’analyse des processus complexes et émergents en systèmes d’information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An analytical model to investigate the economic and environmental benefits of a supply chain resource-sharing scheme based on collaborative consolidation centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiro Takeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (12), pp.1888-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2017.1415638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.183.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03701040v1</w:t>
+                <w:t xml:space="preserve">hal-02157883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model to investigate the economic and environmental benefits of a supply chain resource-sharing scheme based on collaborative consolidation centres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proposition d’un design de recherche pour l’analyse des processus complexes et émergents en systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiro Takeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », Volume 23 (3), pp.127-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.183.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01605682.2017.1415638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02157883v1</w:t>
+                <w:t xml:space="preserve">hal-03701040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un design de recherche pour l'analyse des processus complexes et émergents en systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la synchronisation des flux : coordination informationnelle et temporelle des activités dans un service de médecine nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (4), pp.79-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.174.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’information et gouvernance des chaînes logistiques : le cas des Centres de Consolidation et de Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.47-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres et messagerie : du flux subi au renouvellement de l’activité bureaucratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 187 (23), pp.135-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.187.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Ideal Data Synchronization to Hybrid Forms of Interconnections: Architectures, Processes, and Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (10), pp.550-584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17705/1jais.00345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La messagerie électronique, principal métronome des activités de cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intégration interne du système d'information à l'intégration du système d'information de la chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volume 17 (1), pp.81-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.121.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIIO et amélioration de la qualité des données: analyse de la synchronisation des données par catalogues électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (3), pp.45-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.113.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets économiques et environnementaux de la mutualisation des informations logistiques de distribution : avis d'experts et voies de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (9), pp.326--348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.039.0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre achats et approvisionnements : la valeur perçue des outils des places de marché électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Caby-Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 173 (4), pp.171--181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.173.171-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2899,1260 +2920,1260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration des systèmes d’information pour la logistique, ou quand la standardisation peut être source d’hétérogénéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Colloque de l'AIM (Association Information et Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation approach for analyzing the influence of Information Quality on the deployment of a Green Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiro Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Information Systems (ECIS 2016),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECIS, Jun 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-agent simulation for analyzing the influence of information quality and institutional pressures on the dynamics of adoption of a green supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotoshi Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Theory Development Workshop at ICIS 2015 – Journal of the Association for Information Systems (JAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Fort Worth –USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation approach for analyzing the influence of information quality on the dynamics of adoption of a green supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotoshi Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS Conference - European Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the intensive use of email fosters resistance and perpetuates the bureaucratic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Summer Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition et illustration d'un design de recherche combinant étude de cas et simulation multi-agents pour explorer les processus émergents en Systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing risks across organizational actors boundaries: The case of the medical nuclear supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les systèmes d’information dans la chaîne logistique de la médecine nucléaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque de l’Association Information &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage de la messagerie à la transformation temporelle des activités des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres emmailés : comment la messagerie transforment les activités des cadres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formes d’intégration intra-organisationnelle aux formes d’intégration inter-organisationnelle : analyse du cas des catalogues électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marakkech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4162,117 +4183,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-bureaucratie. Le travail emmailé des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, 96 p., 2018, 978-2-35671-525-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4282,514 +4303,514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service du métier et de la mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les chemins de la transformation digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-268, 2020, 978-2-35671-613-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation dans les systèmes d’information inter-organisationnels pour l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au coeur de la gestion des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.117-124, 2016, Économie et société, 978-2-7535-4364-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets temporels de l’usage intensif des mails par les cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Organisation, information et performance : les processus opérationnels au cœur de la gestion des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-134, 2016, 9782753573529. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.58340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards e-Mail Prevalence in Media Repertories: Evidence and Explanations for knowledge Workers of a Public Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rahman; A. Mesquita; I. Ramos; B. Pernici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Technologies in Innovative Information Systems : 7th Mediterranean Conference on Information Systems, MCIS 2012, Guimaraes, Portugal, September 8-10, 2012, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, X-267 p., 2012, 978-3-642-33244-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33244-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4857,51 +4878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74A8F1D0"/>
+    <w:nsid w:val="8796D1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5088,51 +5109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-de-corbiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8828-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135916534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.223.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.202.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.192.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stoak Saunders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.04.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RSN5HW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0326" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-de-corbiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8828-7089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135916534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=cjKwvYQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.223.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.202.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.192.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Stoak Saunders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2019.04.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RSN5HW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0127" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0081" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.113.0045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0326" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>