--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -531,475 +531,475 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mystique bataillienne : moteur pour une autre politique et levier pour le management ?</w:t>
+                <w:t xml:space="preserve">Les violences du néo-féminisme #MeToo : un retour du vieux dualisme religieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, Politique, Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPC Paris, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">13e congrès de philosophie du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de philosophie des sciences de gestion, Université catholique de Lyon, May 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423782v1</w:t>
+                <w:t xml:space="preserve">hal-05558432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et capitalisme monopoliste&amp;quot; de Harry Braverman : une contribution majeure à la pensée marxiste d'histoire du management</w:t>
+                <w:t xml:space="preserve">La mystique bataillienne : moteur pour une autre politique et levier pour le management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journée d’Histoire de la Pensée Managériale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERGAM (Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille- Université de Marseille), IRG (Institut de Recherche en Gestion) et Institut d’Histoire et de Prospective du Management (IHPM), Apr 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Religion, Politique, Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPC Paris, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010191v1</w:t>
+                <w:t xml:space="preserve">hal-05423782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique du travail par le courant de la Wertkritik (critique de la valeur)</w:t>
+                <w:t xml:space="preserve">Travail et capitalisme monopoliste&amp;quot; de Harry Braverman : une contribution majeure à la pensée marxiste d'histoire du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de la Société de Philosophie des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oxford, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">5e journée d’Histoire de la Pensée Managériale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERGAM (Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille- Université de Marseille), IRG (Institut de Recherche en Gestion) et Institut d’Histoire et de Prospective du Management (IHPM), Apr 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711934v1</w:t>
+                <w:t xml:space="preserve">hal-05010191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi philosopher avec Marx en sciences sociales ? Quels prolongements en sciences de gestion ?</w:t>
+                <w:t xml:space="preserve">La critique du travail par le courant de la Wertkritik (critique de la valeur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Congrès de philosophie du management : "Pourquoi philosopher en sciences de gestion ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, PARIS, France</w:t>
+              <w:t xml:space="preserve">9e Congrès de la Société de Philosophie des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196499v1</w:t>
+                <w:t xml:space="preserve">hal-03711934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle « vérité » du « management » sur les plans théorique et pratique pour la pensée marxiste ?</w:t>
+                <w:t xml:space="preserve">Pourquoi philosopher avec Marx en sciences sociales ? Quels prolongements en sciences de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Congrès de philosophie du management : "Management de la vérité et vérité du management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion avec le soutien de l'ESCP Europe, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Huitième Congrès de philosophie du management : "Pourquoi philosopher en sciences de gestion ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150759v1</w:t>
+                <w:t xml:space="preserve">hal-03196499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment peut-on penser le management public et son évolution avec les catégories marxistes ?</w:t>
+                <w:t xml:space="preserve">Quelle « vérité » du « management » sur les plans théorique et pratique pour la pensée marxiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Congrès de philosophie du management : "Management public et Philosophie politique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion avec le soutien de l'IMPGT et du CERGAM, Jun 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Septième Congrès de philosophie du management : "Management de la vérité et vérité du management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion avec le soutien de l'ESCP Europe, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150732v1</w:t>
+                <w:t xml:space="preserve">hal-02150759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique du langage discursif et le recours à la fiction et à la poésie par Georges Bataille : une voie épistémologique nouvelle en gestion ?</w:t>
               </w:r>
@@ -1048,90 +1048,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment peut-on penser le management public et son évolution avec les catégories marxistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de March</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième Congrès de philosophie du management : "Management public et Philosophie politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion avec le soutien de l'IMPGT et du CERGAM, Jun 2018, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique du langage discursif par Georges Bataille : quelle voie épistémologique peut-elle ouvrir en gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès de Philosophie du management : "Management, Technique et Langage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1141,223 +1210,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise après #MeToo : entre romances et violences, que peut le management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noël Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Reinhold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-38630-286-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard critique sur la gestion avec l'oeil de Georges Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS Management et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-37687-764-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1367,931 +1436,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prostitution, un entrepreneuriat invisibilisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Reinhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise après #MeToo - Entre romances et violences, que peut le management ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 231-240, 2025, 978-2-38630-286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#MeToo : une négation sans reste de l'érotisme bataillien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise après #MeToo - Entre romances et violences, que peut le management ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 179-209, 2025, 978-2-38630-286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité, impensé de la recherche en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noël Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Reinhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise après #MeToo : entre romances et violences, que peut le management ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, p. 9-20, 2025, 978-2-38630-286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bataille (1897-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'Histoire de la philo - De l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, p. 368-374, 2024, 9782340-094451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les suicides au travail : un retour des sacrifices humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un regard critique sur la gestion avec l'oeil de GEORGES BATAILLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 177-191, 2023, 978-2-37687-764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bataille et &amp;quot;Artpress&amp;quot; : l'art et l'érotisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un regard critique sur la gestion avec l'oeil de Georges Bataille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 221-228, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface : Bataille dans les sciences de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un regard critique sur la gestion avec l'oeil de Georges Bataille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 15-46, 2023, 978-2-37687-764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbarie et pulsion de mort dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management entre civilisation et barbarie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 101-121, 2017, Perspectives organisationnelles, 978-2-343-12261-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la part maudite : un &amp;quot;non savoir&amp;quot; économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Part maudite de Georges Bataille : La dépense et l'excès (Ouvrage collectif sous la direction de Christian Limousin et Jacques Poirier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Série Littérature des XXe et XXIe siècles (124), CLASSIQUES GARNIER, pp.119-134, 2015, RENCONTRES, 978-2-8124-3829-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique de l'analyse du travail de Marx par Hannah Arendt : discussion et intérêt pour certains problèmes actuels en sciences de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le management et les sciences de gestion avec Hannah Arendt (ouvrage coordonné collectivement par la Société de Philosophie des Sciences de Gestion).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.15-48, 2014, Perspectives organisationnelles, 978-2-343-03241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et transgression : l'apport de la pensée de l'érotisme de Georges Bataille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ORGANISATION DE LA TRANSGRESSION : Formaliser l'informel ? (sous la direction de Sonny Perseil et Yvon Pesqueux).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.51-65, 2014, Perspectives organisationnelles, 978-2-343-02830-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2301,105 +2370,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bataille, Dépense, Souveraineté, Communication et risques psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2546,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.de-march@u-pec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de March" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.79-102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1046569ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-02-2013-0018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Reinhold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/lentreprise-apres-metoo/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/un-regard-critique-sur-la-gestion-avec-loeil-de-georges-bataille/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Juste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05456154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Millet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.de-march@u-pec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de March" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.79-102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1046569ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-02-2013-0018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05558432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Reinhold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/lentreprise-apres-metoo/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/un-regard-critique-sur-la-gestion-avec-loeil-de-georges-bataille/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Juste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05456154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>