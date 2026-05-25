--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2208,165 +2208,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique de l'analyse du travail de Marx par Hannah Arendt : discussion et intérêt pour certains problèmes actuels en sciences de gestion.</w:t>
+                <w:t xml:space="preserve">Organisation et transgression : l'apport de la pensée de l'érotisme de Georges Bataille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le management et les sciences de gestion avec Hannah Arendt (ouvrage coordonné collectivement par la Société de Philosophie des Sciences de Gestion).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.15-48, 2014, Perspectives organisationnelles, 978-2-343-03241</w:t>
+              <w:t xml:space="preserve">L'ORGANISATION DE LA TRANSGRESSION : Formaliser l'informel ? (sous la direction de Sonny Perseil et Yvon Pesqueux).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.51-65, 2014, Perspectives organisationnelles, 978-2-343-02830-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385188v1</w:t>
+                <w:t xml:space="preserve">hal-01385183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et transgression : l'apport de la pensée de l'érotisme de Georges Bataille.</w:t>
+                <w:t xml:space="preserve">La critique de l'analyse du travail de Marx par Hannah Arendt : discussion et intérêt pour certains problèmes actuels en sciences de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de March</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ORGANISATION DE LA TRANSGRESSION : Formaliser l'informel ? (sous la direction de Sonny Perseil et Yvon Pesqueux).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.51-65, 2014, Perspectives organisationnelles, 978-2-343-02830-9</w:t>
+              <w:t xml:space="preserve">Penser le management et les sciences de gestion avec Hannah Arendt (ouvrage coordonné collectivement par la Société de Philosophie des Sciences de Gestion).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.15-48, 2014, Perspectives organisationnelles, 978-2-343-03241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385183v1</w:t>
+                <w:t xml:space="preserve">hal-01385188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2615,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.de-march@u-pec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de March" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.79-102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1046569ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-02-2013-0018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05558432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Reinhold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/lentreprise-apres-metoo/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/un-regard-critique-sur-la-gestion-avec-loeil-de-georges-bataille/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Juste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05456154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.de-march@u-pec.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788644v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de March" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.79-102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1046569ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-02-2013-0018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05558432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Reinhold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/lentreprise-apres-metoo/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/un-regard-critique-sur-la-gestion-avec-loeil-de-georges-bataille/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Juste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05456154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Millet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>