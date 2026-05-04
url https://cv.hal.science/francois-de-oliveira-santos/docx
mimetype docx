--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -952,295 +952,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01568314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second 0+ state of unbound $^{12}$O: Scaling of mirror asymmetry</w:t>
+                <w:t xml:space="preserve">An above-barrier narrow resonance in $^{15}$F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Suzuki</w:t>
+                <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Iwasaki</w:t>
+                <w:t xml:space="preserve">A. Mercenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaumel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Baba</w:t>
+                <w:t xml:space="preserve">T. Davinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024316⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 758, pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01278370v1</w:t>
+                <w:t xml:space="preserve">in2p3-01280743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An above-barrier narrow resonance in $^{15}$F</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second 0+ state of unbound $^{12}$O: Scaling of mirror asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Grancey</w:t>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mercenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Davinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 758, pp.26-31. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.024316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01280743v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01278370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half-life and branching ratios for the $\beta$ decay of $^{38}$Ca</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.032501. </w:t>
@@ -2432,90 +2432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of $^{18}$Na: Bridging the two-proton radioactivity of $^{19}$Mg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mrazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,429 +3517,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00590880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed beta-decay study of $^{33}$Ar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">g factor of the $^{44}$Cl ground state: Probing the reduced Z = 16 and N = 28 gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alcorta</w:t>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.034311. </w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.034308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.024311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.034308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00447986v1</w:t>
+                <w:t xml:space="preserve">in2p3-00467283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">g factor of the $^{44}$Cl ground state: Probing the reduced Z = 16 and N = 28 gaps</w:t>
+                <w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Rydt</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">C. Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Grévy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.034308⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.102501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00467283v1</w:t>
+                <w:t xml:space="preserve">in2p3-00506598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed beta-decay study of $^{33}$Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Force</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">A. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.102501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.034311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.024311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00506598v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00447986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of neutron-rich fragments with neutron number N &amp;gt; Nprojectile in the reaction $^{48}$Ca (60 MeV/nucleon) + Ta</w:t>
               </w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adamyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp.105111. </w:t>
@@ -4199,295 +4199,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00463848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a new broad resonance in $^{19}$Ne: Implications for the destruction of the cosmic $\gamma$-ray emitter $^{18}$F</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new dedicated β-NMR/β-NQR setup for LISE-GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.L. Achouri</w:t>
+                <w:t xml:space="preserve">Radomira Lozeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aliotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Benhabiles</w:t>
+                <w:t xml:space="preserve">N. Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.162503⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 612, pp.112-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.09.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00370811v1</w:t>
+                <w:t xml:space="preserve">in2p3-00423654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dedicated β-NMR/β-NQR setup for LISE-GANIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. de Rydt</w:t>
+                <w:t xml:space="preserve">Discovery of a new broad resonance in $^{19}$Ne: Implications for the destruction of the cosmic $\gamma$-ray emitter $^{18}$F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radomira Lozeva</w:t>
+                <w:t xml:space="preserve">M. Aliotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vermeulen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Grévy</w:t>
+                <w:t xml:space="preserve">H. Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 612, pp.112-121. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.162503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.09.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.162503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00423654v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00370811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">g factor of the exotic N=21 isotope 34A l: probing the N=20 and N=28 shell gaps at the border of the “island of inversion”</w:t>
               </w:r>
@@ -5137,338 +5137,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00135543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First isomeric quadrupole moment measured in fragmentation reactions: The case of 61 Fem 9/2+</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Vermeulen</w:t>
+                <w:t xml:space="preserve">Production cross-sections of proton-rich 70Ge fragments and the decay of 57Zn and 61Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. K. Chamoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. L. Balabanski</w:t>
+                <w:t xml:space="preserve">C.-E. Demonchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051302⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.267-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2006-10236-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00153274v1</w:t>
+                <w:t xml:space="preserve">in2p3-00140737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production cross-sections of proton-rich 70Ge fragments and the decay of 57Zn and 61Ge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Canchel</w:t>
+                <w:t xml:space="preserve">First isomeric quadrupole moment measured in fragmentation reactions: The case of 61 Fem 9/2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Chamoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-E. Demonchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">D. L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31, pp.267-272. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.051302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2006-10236-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00140737v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00153274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: $\beta$ decay of $^{31}$Mg: Extending the “island of inversion”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 791, pp.251-266. </w:t>
@@ -5731,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aksouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 792, pp.18-86. </w:t>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Turzó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Himpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,329 +6635,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$ decay of 31Mg: Extending the &amp;quot;island of inversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Shape Coexistence in Light Krypton Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36, pp.1281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024999v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Coexistence in Light Krypton Isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Korten</w:t>
+                <w:t xml:space="preserve">$\beta$ decay of 31Mg: Extending the &amp;quot;island of inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.044314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.72.044314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024007v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-proton radioactivity studies with 45Fe and 48Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7047,51 +7047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of $^{54}$Zn and its decay by two-proton emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7442,319 +7442,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-decay studies of neutron-rich Sc-Cr nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Azaiez</w:t>
+                <w:t xml:space="preserve">First observation of 54Zn and its decay by two-proton emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23, pp.41-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10068-x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 25, pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-012-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023569v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of 54Zn and its decay by two-proton emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dossat</w:t>
+                <w:t xml:space="preserve">Beta-decay studies of neutron-rich Sc-Cr nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25, pp.169-172. </w:t>
+              <w:t xml:space="preserve">, 2005, 23, pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-012-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10068-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024677v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of bound excited states in $^{15}$B</w:t>
               </w:r>
@@ -8160,295 +8160,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements discrimination in the study of super-heavy elements using an ionization chamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic moment of the fragmentation-aligned $^{61}$Fe (9/$2^+$) isomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wieloch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Alamanos</w:t>
+                <w:t xml:space="preserve">M. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.142503-1-142503-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.142503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020233v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic moment of the fragmentation-aligned $^{61}$Fe (9/$2^+$) isomer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Daugas</w:t>
+                <w:t xml:space="preserve">Elements discrimination in the study of super-heavy elements using an ionization chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wieloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Neyens</w:t>
+                <w:t xml:space="preserve">K. Lojek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93, pp.142503-1-142503-4. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 517, pp.364-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.142503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023170v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N=14 and 16 shell gaps in neutron-rich oxygen isotopes</w:t>
               </w:r>
@@ -8562,453 +8562,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the $^{7}$Be + p scattering lengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Baye</w:t>
+                <w:t xml:space="preserve">New shape isomer in the self-conjugate nucleus $^{72}$Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)01584-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, 082502-(4 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.082502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012750v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New shape isomer in the self-conjugate nucleus $^{72}$Kr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">Exploring the neutron drip line at the Ne-Mg region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E. Penionzhkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillemaud-Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 66, pp.1639-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/1.1611573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.082502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the neutron drip line at the Ne-Mg region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of the $^{7}$Be + p scattering lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
+                <w:t xml:space="preserve">M. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.E. Penionzhkevich</w:t>
+                <w:t xml:space="preserve">P. Descouvement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guillemaud-Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Anne</w:t>
+                <w:t xml:space="preserve">D. Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 66, pp.1639-1642. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 716, pp.211-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/1.1611573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)01584-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020121v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy levels in $^{72}$Ni</w:t>
               </w:r>
@@ -9141,51 +9141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new low-lying state in the proton drip line nucleus $^{19}$Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9314,51 +9314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.052801-1-4. </w:t>
@@ -9409,77 +9409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New region of deformation in the neutron-rich $^{60}_{24}$Cr$_{36}$ and $^{62}_{24}$Cr$_{38}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-G. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14, pp.1-5. </w:t>
@@ -9962,879 +9962,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of doubly-magic $^{48}$Ni at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin polarization of $^{27}$Na and $^{31}$Al in intermediate energy projectile fragmentation of $^{36}$S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">S. Teughels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Czajkowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.S. Pravikoff</w:t>
+                <w:t xml:space="preserve">N. Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01623-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.054601-1-054601-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.66.054601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019841v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">g factor measurements of $\mu$s isomeric states in neutron-rich nuclei around $^{68}$Ni produced in projectile-fragmentation reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bingham</w:t>
+                <w:t xml:space="preserve">Two-proton radioactivity of $^{45}$Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/12/308⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.102501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.102501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012445v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarization of $^{27}$Na and $^{31}$Al in intermediate energy projectile fragmentation of $^{36}$S</w:t>
+                <w:t xml:space="preserve">Spin and magnetic moment of $^{31}$Al ground state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Teughels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.66.054601⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 537, pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)01867-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012443v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton radioactivity of $^{45}$Fe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fleury</w:t>
+                <w:t xml:space="preserve">Experimental evidence for particle stability of $^{34}$Ne and $^{37}$Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.E. Penionzhkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Astabatyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lobastov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sobolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.102501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.L41-L45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/9/101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019909v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and magnetic moment of $^{31}$Al ground state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Coulier</w:t>
+                <w:t xml:space="preserve">g factor measurements of $\mu$s isomeric states in neutron-rich nuclei around $^{68}$Ni produced in projectile-fragmentation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.2993-3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/12/308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)01867-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019923v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for particle stability of $^{34}$Ne and $^{37}$Na</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Lobastov</w:t>
+                <w:t xml:space="preserve">Discovery of doubly-magic $^{48}$Ni at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Sobolev</w:t>
+                <w:t xml:space="preserve">M.S. Pravikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 28, pp.L41-L45. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 701, pp.433c-436c. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/9/101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01623-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011773v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First accelerated radioactive beam and the $^{19}$Na experiment in the SPIRAL facility at GANIL</w:t>
               </w:r>
@@ -11096,51 +11096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11485,51 +11485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leenhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,64 +11632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10, pp.73-84. </w:t>
@@ -11867,441 +11867,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of $^{55,56}$Zn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Czajkowski</w:t>
+                <w:t xml:space="preserve">Coupling effects in the elastic scattering of the exotic nucleus $^{6}$He on protons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, pp.247-249. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 517, pp.18-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100500170060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00997-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013584v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling effects in the elastic scattering of the exotic nucleus $^{6}$He on protons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lapoux</w:t>
+                <w:t xml:space="preserve">Electric and nuclear transition stength in $^{30,32}$Mg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepine-Szily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Casandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 517, pp.18-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00997-2⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 514, pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00796-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010399v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and nuclear transition stength in $^{30,32}$Mg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Auger</w:t>
+                <w:t xml:space="preserve">First observation of $^{55,56}$Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100500170060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00796-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019658v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-body correlations in Borromean halo nuclei</w:t>
               </w:r>
@@ -12326,51 +12326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12460,51 +12460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12861,64 +12861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Lopez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aysto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12994,90 +12994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of doubly magic $^{48}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Pravikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84, pp.1116-1119. </w:t>
@@ -13128,51 +13128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to : Beta decay half-lives of neutron rich Ti-Co isotopes around N=40 (Nucl.Phys.A660(1999)3-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,51 +13581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 476, pp.213-218. </w:t>
@@ -13702,51 +13702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13822,64 +13822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay of $^{35}$Ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aysto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,712 +13949,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta decay half-lives of neutron rich Ti-Co isotopes around N=40</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Béraud</w:t>
+                <w:t xml:space="preserve">Magnetic Moment of the $1^-$ Ground State in $^{18}$N Measured with a New $\beta$ Level Mixing Nuclear Magnetic Resonance Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teughels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82, pp.497-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003789v1</w:t>
+                <w:t xml:space="preserve">in2p3-00311591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Moment of the $1^-$ Ground State in $^{18}$N Measured with a New $\beta$ Level Mixing Nuclear Magnetic Resonance Technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. A. Brown</w:t>
+                <w:t xml:space="preserve">Beta decay half-lives of neutron rich Ti-Co isotopes around N=40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 660, pp.3-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00311591v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the unbound nucleus $^{11}$N by the $^{12}$C($^{14}$N, $^{15}$C)$^{11}$N tranfer reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lepine-Szily</w:t>
+                <w:t xml:space="preserve">$\beta$-decay of light nuclei close to the proton drip-line: $^{40}$Ti and - $^{35}$Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Oliveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Lichtenthaler</w:t>
+                <w:t xml:space="preserve">M. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Adelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1601⟩</w:t>
+              <w:t xml:space="preserve">Il Nuovo Cimento A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 111, pp.835-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03185354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021924v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New isotopes and isomers produced by the fragmentation of $^{238}$U at 1000 MeV/nucleon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Baumann</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the unbound nucleus $^{11}$N by the $^{12}$C($^{14}$N, $^{15}$C)$^{11}$N tranfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepine-Szily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benlliure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bernas</w:t>
+                <w:t xml:space="preserve">J.M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Bohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lichtenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01332-X⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.1601-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016315v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$-decay of light nuclei close to the proton drip-line: $^{40}$Ti and - $^{35}$Ca</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Trinder</w:t>
+                <w:t xml:space="preserve">New isotopes and isomers produced by the fragmentation of $^{238}$U at 1000 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bhattacharya</w:t>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.G. Adelberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
+                <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Nuovo Cimento A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 111, pp.835-840. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 444, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03185354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01332-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010820v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00016315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-ray production by inelastic proton scattering on $^{16}$O and $^{12}$C</w:t>
               </w:r>
@@ -15543,165 +15543,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01560065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear reactions for studying astrophysics and p drip-line</w:t>
+                <w:t xml:space="preserve">Take a walk on the wild side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LISE/ICC Users Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">12th Russbach School on Nuclear Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Russbach, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01111430v1</w:t>
+                <w:t xml:space="preserve">in2p3-01146990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take a walk on the wild side</w:t>
+                <w:t xml:space="preserve">Nuclear reactions for studying astrophysics and p drip-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Russbach School on Nuclear Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Russbach, Austria</w:t>
+              <w:t xml:space="preserve">LISE/ICC Users Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01146990v1</w:t>
+                <w:t xml:space="preserve">in2p3-01111430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on proton emitters relevant to the 68Se and 72Kr rp-process waiting points</w:t>
               </w:r>
@@ -16436,51 +16436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 : study of 0+2 states in $^{34}$Si and $^{44}$S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16564,185 +16564,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01148934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of neutron rich nucleus $^{25}$F via single-step fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">Two-proton radioactivity, a new probe for structure at the proton drip-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.553⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Trends in Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Barotiwala, India. pp.15-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4801669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804461v1</w:t>
+                <w:t xml:space="preserve">in2p3-00817015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton radioactivity, a new probe for structure at the proton drip-line</w:t>
+                <w:t xml:space="preserve">Two-proton radioactivity: 10 years of experimental progresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
@@ -16756,362 +16756,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Dossat</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Trends in Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4801669⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012057, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00817015v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00817051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta Decay in The Region Of Neutron-Deficient $^{69,70,71}$Kr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Lister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Andrew Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Andrew Clark</w:t>
+                <w:t xml:space="preserve">S.M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Mccutchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00797343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton radioactivity: 10 years of experimental progresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Borcea</w:t>
+                <w:t xml:space="preserve">Study of neutron rich nucleus $^{25}$F via single-step fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Vajta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012057, </w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.553-557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00817051v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear astrophysics at GANIL/SPIRAL2</w:t>
               </w:r>
@@ -17160,688 +17160,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00866789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurement of 2+1 State in $^{74}$Zn by Recoil-Distance Doppler-Shift Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">Two Proton Radioactivity Studies with a Time Projection Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delalee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789814417952_0009⟩</w:t>
+              <w:t xml:space="preserve">XXXII Mazurian Lakes Conference on Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Piaski, Poland. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.43.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01019112v1</w:t>
+                <w:t xml:space="preserve">in2p3-00671030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances in 19Ne with relevance to the astrophysically important 18F(p,$\alpha$)15O reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mountford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. St J. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI European Summer School on Experimental Nuclear Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Acireale, Italy. pp.050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00702716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Proton Radioactivity Studies with a Time Projection Chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Delalee</w:t>
+                <w:t xml:space="preserve">Lifetime Measurement of 2+1 State in $^{74}$Zn by Recoil-Distance Doppler-Shift Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niikura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII Mazurian Lakes Conference on Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Piaski, Poland. pp.261-266, </w:t>
+              <w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.51-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.43.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789814417952_0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00671030v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysical($\alpha$, $\gamma$) reaction in inverse kinematics; Electron screening effect in the beta-decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Harissopulos</w:t>
+                <w:t xml:space="preserve">Two-Proton Radioactivity as a Tool for Nuclear Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics in Astrophysics V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/337/1/012015⟩</w:t>
+              <w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.130-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814417952_0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00675011v1</w:t>
+                <w:t xml:space="preserve">in2p3-01019190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Proton Radioactivity as a Tool for Nuclear Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Adimi</w:t>
+                <w:t xml:space="preserve">Astrophysical($\alpha$, $\gamma$) reaction in inverse kinematics; Electron screening effect in the beta-decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagoyannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Mertzimekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harissopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.130-135, </w:t>
+              <w:t xml:space="preserve">Nuclear Physics in Astrophysics V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Eilat, Israel. pp.012015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789814417952_0026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/337/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01019190v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00675011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reef in the sea of instability: Observation of a narrow state in 15F</w:t>
               </w:r>
@@ -17957,51 +17957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.537-540, </w:t>
@@ -18033,325 +18033,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00578615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton radioactivity as a tool of nuclear structure studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-delayed emission of protons at the proton drip-line : the cases of 43Cr and 51Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.545-553, </w:t>
+              <w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.193-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3664177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00532637v1</w:t>
+                <w:t xml:space="preserve">in2p3-00605532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-delayed emission of protons at the proton drip-line : the cases of 43Cr and 51Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-proton radioactivity as a tool of nuclear structure studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Borcea</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.193-196, </w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.545-553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3664177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00605532v1</w:t>
+                <w:t xml:space="preserve">in2p3-00532637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of the unbound nucleus 18Na in link with 19Mg two-proton radioactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18398,77 +18398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18873,90 +18873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphaparticle capture reactions in inverse kinematics relevant to p process nucleosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagoyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Mertzimekis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harissopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. pp.321-325, </w:t>
@@ -19076,90 +19076,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha‐particle capture reactions in inverse kinematics relevant to p‐process nucleosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagoyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. J. Mertzimekis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harissopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
@@ -19188,77 +19188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of the unbound nucleus 18Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19374,51 +19374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
@@ -19447,64 +19447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New detector system for super heavy elements detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wieloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Banka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19953,51 +19953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.2140-2144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20031,64 +20031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas scintillation chamber for superheavy elements detection at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wieloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Péter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20329,51 +20329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delalee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Demonchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20587,51 +20587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20747,51 +20747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pellegriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France. pp.155-163, </w:t>
@@ -20881,51 +20881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pellegriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Proton Emitting Nuclei and Related Topics - PROCON07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.205-210, </w:t>
@@ -21244,51 +21244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for super-heavy elements at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21382,51 +21382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21889,535 +21889,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">g-factors of isomeric states in the neutron-rich nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bingham</w:t>
+                <w:t xml:space="preserve">Evidence for an isomer in $^{76}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sawicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grzywacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Structure with Large Gamma-Arrays - NS2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.93-94</w:t>
+              <w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.109-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021759v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of neutron-rich argon isotopes in $\beta$-decay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Conference on Nucleus-Nucleus Collisions (NN 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Tours, France. pp.195-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021977v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an isomer in $^{76}$Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">g-factors of isomeric states in the neutron-rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Structure with Large Gamma-Arrays - NS2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.109-110</w:t>
+              <w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021760v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of neutron-rich argon isotopes in $\beta$-decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mrazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Negoita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eight International Conference on Nucleus-Nucleus Collisions (NN 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Moscou, Russia. pp.E65-E68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021716v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of light proton-rich nuclei : $^{9}$C and $^{15}$F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepine-Szily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22537,51 +22537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Astabatyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on The Labyrinth in Nuclear Structure, an EPS Nuclear Physics Divisional Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Aghia Pelaghia, Crète, Greece. pp.169-173, </w:t>
@@ -22759,864 +22759,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of neutron-deficient light nuclei: decay properties of $^{21}$Mg, $^{25}$Si and $^{26}$P</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">The elastic scattering $^{7}$Be+p at low energies: implications on the $^{7}$Be(p,$\gamma)^{8}$Be S-factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descouvemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference PROCON 2003 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.300c-303c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014201v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference PROCON 2003 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Legnaro, Italy. pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elastic scattering $^{7}$Be+p at low energies: implications on the $^{7}$Be(p,$\gamma)^{8}$Be S-factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gaelens</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of neutron-deficient light nuclei: decay properties of $^{21}$Mg, $^{25}$Si and $^{26}$P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aysto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference PROCON 2003 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Legnaro, Italy. pp.235-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1615179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012761v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $^{18}$F(p,$\alpha$)$^{15}$O reaction for application to nova $\gamma$-ray emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">First observation of two-proton radioactivity of $^{45}$Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Badura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nuclei in the Cosmos 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Berkeley, United States. pp.83-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1556627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020012v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of two-proton radioactivity of $^{45}$Fe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bingham</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the proton drip line nucleus $^{19}$Na by $^{1}$H($^{18}$Ne,p)$^{18}$Ne elastic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.201c-204c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1556627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020067v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the proton drip line nucleus $^{19}$Na by $^{1}$H($^{18}$Ne,p)$^{18}$Ne elastic scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Leleux</w:t>
+                <w:t xml:space="preserve">Spectroscopy of light proton-rich unbound nuclei: $^{15}$F, $^{10,11}$N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepine-Szily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.201c-204c</w:t>
+              <w:t xml:space="preserve">International Symposium of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.512c-517c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012759v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of light proton-rich unbound nuclei: $^{15}$F, $^{10,11}$N</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vanin</w:t>
+                <w:t xml:space="preserve">Study of the $^{18}$F(p,$\alpha$)$^{15}$O reaction for application to nova $\gamma$-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Sereville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.512c-517c</w:t>
+              <w:t xml:space="preserve">International Symposium on Nuclei in the Cosmos 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Fuji-Yoshida, Japan. pp.259c-262c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013831v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of valence particles/holes to $^{68,70}$Ni studied via measurements of the B(E2) strength in $^{67,69,70}$Ni and $^{71}$Cu</w:t>
               </w:r>
@@ -23779,51 +23779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.434c-438c</w:t>
@@ -23904,51 +23904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference PROCON 2003 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Legnaro, Italy. pp.111-117, </w:t>
@@ -23999,90 +23999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay studies of neutron-rich $_{21}$Sc-$_{27}$Co nuclei at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.193c-200c</w:t>
@@ -24124,90 +24124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay studies of neutron-rich $_{21}$Sc-$_{27}$Co nuclei at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Hirschegg, Austria. pp.30-37</w:t>
@@ -24288,51 +24288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Berkeley, United States. pp.226-232, </w:t>
@@ -24409,64 +24409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane School of physics 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Zakopane, Poland. pp.2363-2371</w:t>
@@ -24534,51 +24534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24797,51 +24797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical Novae Explosions conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Sitges, Spain. pp.420-424</w:t>
@@ -24896,51 +24896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24989,277 +24989,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyromagnetic factors of isomers in the neutron-rich N=40 region: the case of $^{69}$Cu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Borcea</w:t>
+                <w:t xml:space="preserve">In-beam $\gamma$-spectroscopy using projectile fragmentation: structure of neutron-rich nuclei around N=20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Lopez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stanoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on nuclear structure physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Gottingen, Germany. pp.357</w:t>
+              <w:t xml:space="preserve">Nuclear structure 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, East Lansing, United States. pp.136c-142c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00022101v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam $\gamma$-spectroscopy using projectile fragmentation: structure of neutron-rich nuclei around N=20</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
+                <w:t xml:space="preserve">Gyromagnetic factors of isomers in the neutron-rich N=40 region: the case of $^{69}$Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear structure 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, East Lansing, United States. pp.136c-142c</w:t>
+              <w:t xml:space="preserve">International symposium on nuclear structure physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Gottingen, Germany. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013536v1</w:t>
+                <w:t xml:space="preserve">in2p3-00022101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on nuclear moments of neutron-rich ground states and isomers from projectile fragmentation</w:t>
               </w:r>
@@ -25297,51 +25297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear structure 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, East Lansing, United States. pp.214c-222c</w:t>
@@ -25409,64 +25409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus-nucleus collisions 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Strasbourg, France. pp.127c-133c</w:t>
@@ -25495,51 +25495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the charge and mass deformation of $^{30-32}$Mg by inelastic scattering on $^{208}$Pb and $^{12}$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25745,51 +25745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mass programme at GANIL using the CSS2 and CIME cyclotrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25930,64 +25930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCON'99 International symposium 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Oak Ridge, United States. pp.321-325</w:t>
@@ -26010,277 +26010,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$p, $\beta$2p, and direct 2p decays of proton-rich nucli in the vicinity of $^{48}$Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. de France</w:t>
+                <w:t xml:space="preserve">In-beam gamma spectroscopy of very neutron-rich nuclei at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Lopez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stanoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop PINGST 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Lund, Sweden. pp.2-9</w:t>
+              <w:t xml:space="preserve">International Conference on Achievements and Perspectives in Nuclear Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Aghia Pelaghia, Greece. pp.122-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00017749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam gamma spectroscopy of very neutron-rich nuclei at GANIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
+                <w:t xml:space="preserve">$\beta$p, $\beta$2p, and direct 2p decays of proton-rich nucli in the vicinity of $^{48}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Achievements and Perspectives in Nuclear Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Aghia Pelaghia, Greece. pp.122-126</w:t>
+              <w:t xml:space="preserve">International workshop PINGST 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Lund, Sweden. pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017749v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of neutron-rich $\mu$s isomers towards $^{78}$Ni</w:t>
               </w:r>
@@ -26404,64 +26404,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indication of changes in neutron shell closures in light very neutron-rich nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dlouhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26654,51 +26654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay half-lives of neutron rich Ti-Co isotopes around N=40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26818,51 +26818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grzywacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.687c-690c, </w:t>
@@ -26906,536 +26906,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and study of short-lived isomers at intermediate energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Angélique</w:t>
+                <w:t xml:space="preserve">Subshell closure study at N=40 by Coulomb excitation and $\beta$-decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.395-394403</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.683c-686c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00016242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subshell closure study at N=40 by Coulomb excitation and $\beta$-decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourgeois</w:t>
+                <w:t xml:space="preserve">Production and study of short-lived isomers at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grzywacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.683c-686c</w:t>
+              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.395-394403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014781v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam gamma spectroscopy of very neutron-rich nuclei at GANIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourgeois</w:t>
+                <w:t xml:space="preserve">A mass measurement experiment to investigate the shell closures far from stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Savajols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Nuclear Structure 98</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.388-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006622v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass measurement experiment to investigate the shell closures far from stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">In-beam gamma spectroscopy of very neutron-rich nuclei at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Nuclear Structure 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Gatlinburg, United States. pp.243-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.59554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016241v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay study of $^{40}$Ti and $^{45}$Ca at GANIL</w:t>
               </w:r>
@@ -27447,77 +27447,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Adelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the beta decay from weak interaction to nuclear structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Strasbourg, France. pp.160-165</w:t>
@@ -27540,329 +27540,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between nuclear structure and reaction mechanism in the production of projectile-like short-lived isomers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Axelsson</w:t>
+                <w:t xml:space="preserve">The quadrupole moment of $^{18}$N, measured with the Level Mixing Resonance (LMR) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyrns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teughles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENAM 98 Exotic Nuclei and Atomic Masses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics Divisional Conference 16 SNEC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Padova, Italy. pp.727</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003091v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quadrupole moment of $^{18}$N, measured with the Level Mixing Resonance (LMR) method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ternier</w:t>
+                <w:t xml:space="preserve">Interplay between nuclear structure and reaction mechanism in the production of projectile-like short-lived isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics Divisional Conference 16 SNEC 98</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENAM 98 Exotic Nuclei and Atomic Masses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bellaire, United States. pp.494-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.57248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021933v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the unbound nucleus $^{11}$N by the $^{12}$C($^{14}$N,$^{15}$C)$^{11}$N tranfer reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepine-Szily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28215,290 +28215,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01336863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ground‐state g factor of 44Cl: a probe for the reduced gaps at Z=16 and N=28</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Kameda</w:t>
+                <w:t xml:space="preserve">The Spectroscopic study of 33Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Demetriou, R. Julin, S. Harissopulos. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. 1377, pp.329-331, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3628402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529193v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectroscopic study of 33Ar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ground‐state g factor of 44Cl: a probe for the reduced gaps at Z=16 and N=28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Alcorta</w:t>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. 1377, pp.329-331, 2011, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529189v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GISELE: A resonant ionization laser ion source for the production of radioactive ions at GANIL</w:t>
               </w:r>
@@ -29027,90 +29027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed $\beta$-decay study of 32Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.G. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29190,51 +29190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GANIL / SPIRAL - 2001-2007 - Achievements, Highlights and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29571,51 +29571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673993v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kankainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Francesca Fantina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Riley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. M Laird" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. P Fox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.015807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ebran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135740" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.041304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audirac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacquias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15008-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.014327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mutschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.054309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ujic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.032501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.082502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mountford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St J. Murphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.022801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12179-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCXBDJ8R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544574v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honusek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11072-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAFB720FBF291621C5A205AA94BE4A192FA9738C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00548818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/2/024004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rogers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.051306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.102502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominguez-Reyes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.024311" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034308" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/10/105111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51FCC6E64C493A987265A3D7C9D416FEFA762A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliotta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhabiles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.162503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomira Lozeva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.09.125" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;lier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.102501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140737v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Demonchy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10236-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assuncao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00168314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aksouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GK2BQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turz&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044313" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10135-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10274-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054315" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.232501" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10079-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2VXLGNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054316" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023569v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donzaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10068-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD5BPZXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-012-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WHZZ5V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10078-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFMKBH4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;raud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10218-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020233v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lojek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.047" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.142503" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034312" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzouz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvement" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)01584-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQ0K1T6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012622v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.082502" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lukyanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemaud-Mueller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1611573" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNHKQQR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012590v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couder" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaelens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leleux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.014308" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012823v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.052801" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10069-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJV5XZZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cwiok" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10073-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LFQSZV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine-Szily" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira Jr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Vanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Ostrowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenth&#228;ler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.054318" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019862v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-G. Porquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/iepja1358" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JB44HMH9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pravikoff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01623-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3LN96W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Balabanski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bingham" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/12/308" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FV6HBVMG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughels" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054601" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019909v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.102501" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019923v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Smirnova" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01867-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFVSZR6F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011773v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Astabatyan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lobastov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sobolev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/9/101" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X1DQB121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10506890208235635" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011752v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vismes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00753-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1TFW7N5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019734v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axelsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011989v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fekou-Youmbi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.034608" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011846v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfutzner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.064604" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013604v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092501" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008496v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170146" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019701v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00352-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB8GCKNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013584v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010399v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00997-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019658v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiste" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00796-1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5Z3DCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018884v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.64.061301" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024052v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.600" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011045v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aeystoe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10050-001-8659-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN863GMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.064609" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009920v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aysto" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170121" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91SX8C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1116" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022898v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00137-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8V26NM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016107v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016108v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Bohlen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenthaler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.4056" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00177-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015096v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00141-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGCVHJG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trinder" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00655-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HG70V5R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003789v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311591v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Brown" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.497" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021924v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1601" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016315v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01332-X" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6712JBCD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010820v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Adelberger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03185354" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTRBNKBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000208v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berheide" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughrara" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000221v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Disdier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012819v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Mrazek" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simeckova" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Behal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Glagolev" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Vesely" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023917010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440034v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_62" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moore" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1611-x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833804v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818401006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01761988v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kucuk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orrigo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujita" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gelletly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010510" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01560065v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01111430v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146990v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175496v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152792v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01216422v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090469v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037921v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.A. Orrigo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaner-Piza" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.135" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVKDC58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rogers" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lister" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K484KS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804461v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Vajta" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.553" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817015v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801669" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797343v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrew Clark" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fischer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mccutchan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817051v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012057" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866789v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702716v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mountford" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Woods" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671030v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.43.261" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675011v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagoyannis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mertzimekis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harissopulos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012015" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019190v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0026" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648220v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664165" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532637v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.545" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605532v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664177" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648219v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664157" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605529v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664154" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529154v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628357" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651733v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651449v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628447" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451202v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529177v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. J. Mertzimekis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517862v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achouri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019088" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489785v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonciarz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015084" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420784v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lhersonneau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431456" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00514905v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628360" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444302v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014433" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326450v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014445" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260213v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demonchy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2870277" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00296721v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.109" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDB4HP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329802v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157203v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amar" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713500" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329747v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827291" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025438v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024848v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/010" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T2ZVD70S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025441v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024208v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905291" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023609v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691682" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021759v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021977v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iulian" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.03.021" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2BSJM94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021716v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021651v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galante" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amadio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023631v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691703" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023446v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.022" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S2MSTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014201v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615179" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014202v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012761v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvemont" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cogneau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020012v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020067v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badura" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556627" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012759v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013831v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012760v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomqvist" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020053v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020135v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615164" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020015v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020020v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013960v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556646" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012731v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011990v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011545v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012276v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013610v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022101v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013536v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014237v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coussement" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019269v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013537v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022100v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022097v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011955501797" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNR2RRDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005725v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019242v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017749v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008284v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bentida" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010881v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dlouhy" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016987v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlegel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellstrom" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003196v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024877v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)88527-9" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT90QTCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016242v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014781v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006622v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.59554" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016241v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003203v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003091v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57248" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021933v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyrns" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughles" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016251v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57334" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000249v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336863v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laird" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fox" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529193v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kameda" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529189v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628402" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460589v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Cond&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coterreau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3279301" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460582v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267296" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832433v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda A. Smirnova" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617510v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009384v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673993v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kankainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Francesca Fantina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Riley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. M Laird" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. P Fox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.015807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ebran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135740" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.041304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audirac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacquias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15008-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.014327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mutschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.054309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ujic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.032501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.082502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mountford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St J. Murphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.022801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12179-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCXBDJ8R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544574v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honusek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11072-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAFB720FBF291621C5A205AA94BE4A192FA9738C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00548818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/2/024004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rogers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.051306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.102502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominguez-Reyes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.024311" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/10/105111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51FCC6E64C493A987265A3D7C9D416FEFA762A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomira Lozeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.09.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhabiles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.162503" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;lier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.102501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Demonchy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10236-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assuncao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00168314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aksouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GK2BQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turz&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044313" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10135-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10274-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024007v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054315" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.232501" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10079-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2VXLGNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054316" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024677v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-012-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WHZZ5V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donzaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10068-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD5BPZXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10078-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFMKBH4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;raud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10218-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.142503" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lojek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.047" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034312" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012622v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.082502" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020121v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lukyanov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemaud-Mueller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1611573" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNHKQQR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzouz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvement" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)01584-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQ0K1T6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012590v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couder" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaelens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leleux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.014308" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012823v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.052801" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10069-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJV5XZZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cwiok" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10073-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LFQSZV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine-Szily" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira Jr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Vanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Ostrowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenth&#228;ler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.054318" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019862v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-G. Porquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/iepja1358" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JB44HMH9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054601" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.102501" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Smirnova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01867-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFVSZR6F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Astabatyan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lobastov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sobolev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/9/101" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X1DQB121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012445v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Balabanski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bingham" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/12/308" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FV6HBVMG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019841v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pravikoff" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01623-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3LN96W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10506890208235635" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011752v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vismes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00753-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1TFW7N5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019734v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axelsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011989v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fekou-Youmbi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.034608" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011846v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfutzner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.064604" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013604v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092501" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008496v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170146" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019701v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00352-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB8GCKNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010399v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00997-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiste" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00796-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5Z3DCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170060" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018884v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.64.061301" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024052v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.600" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011045v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aeystoe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10050-001-8659-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN863GMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.064609" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009920v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aysto" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170121" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91SX8C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1116" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022898v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00137-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8V26NM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016107v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016108v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Bohlen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenthaler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.4056" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00177-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015096v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00141-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGCVHJG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trinder" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00655-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HG70V5R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311591v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Brown" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.497" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003789v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010820v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Adelberger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03185354" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTRBNKBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021924v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1601" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016315v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01332-X" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6712JBCD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000208v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berheide" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughrara" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000221v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Disdier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012819v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Mrazek" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simeckova" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Behal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Glagolev" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Vesely" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023917010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440034v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_62" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moore" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1611-x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833804v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818401006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01761988v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kucuk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orrigo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujita" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gelletly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010510" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01560065v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146990v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01111430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175496v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152792v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01216422v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090469v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037921v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.A. Orrigo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaner-Piza" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.135" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVKDC58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rogers" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lister" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K484KS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817015v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801669" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817051v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012057" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797343v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrew Clark" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fischer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mccutchan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804461v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Vajta" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.553" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866789v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671030v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.43.261" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702716v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mountford" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Woods" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019190v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0026" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675011v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagoyannis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mertzimekis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harissopulos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012015" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648220v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664165" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605532v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664177" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532637v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.545" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648219v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664157" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605529v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664154" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529154v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628357" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651733v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651449v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628447" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451202v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529177v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. J. Mertzimekis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517862v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achouri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019088" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489785v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonciarz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015084" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420784v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lhersonneau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431456" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00514905v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628360" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444302v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014433" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326450v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014445" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260213v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demonchy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2870277" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00296721v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.109" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDB4HP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329802v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157203v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amar" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713500" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329747v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827291" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025438v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024848v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/010" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T2ZVD70S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025441v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024208v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905291" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023609v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691682" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021716v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021759v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021977v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iulian" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.03.021" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2BSJM94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021651v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galante" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amadio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023631v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691703" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023446v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.022" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S2MSTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012761v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvemont" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cogneau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014202v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014201v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615179" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020067v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badura" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556627" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012759v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013831v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020012v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012760v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomqvist" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020053v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020135v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615164" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020015v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020020v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013960v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556646" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012731v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011990v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011545v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012276v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013610v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013536v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022101v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014237v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coussement" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019269v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013537v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022100v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022097v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011955501797" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNR2RRDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005725v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017749v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019242v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008284v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bentida" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010881v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dlouhy" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016987v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlegel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellstrom" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003196v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024877v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)88527-9" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT90QTCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014781v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016242v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016241v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006622v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.59554" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003203v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021933v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyrns" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughles" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003091v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57248" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016251v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57334" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000249v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336863v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laird" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fox" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529189v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628402" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529193v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kameda" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460589v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Cond&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coterreau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3279301" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460582v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267296" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832433v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda A. Smirnova" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617510v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009384v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>