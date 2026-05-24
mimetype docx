--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -952,295 +952,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01568314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An above-barrier narrow resonance in $^{15}$F</w:t>
+                <w:t xml:space="preserve">Second 0+ state of unbound $^{12}$O: Scaling of mirror asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Grancey</w:t>
+                <w:t xml:space="preserve">D. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mercenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">H. Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Davinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.051⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.024316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01280743v1</w:t>
+                <w:t xml:space="preserve">in2p3-01278370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second 0+ state of unbound $^{12}$O: Scaling of mirror asymmetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An above-barrier narrow resonance in $^{15}$F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assié</w:t>
+                <w:t xml:space="preserve">A. Mercenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Baba</w:t>
+                <w:t xml:space="preserve">T. Davinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), pp.024316. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 758, pp.26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01278370v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01280743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half-life and branching ratios for the $\beta$ decay of $^{38}$Ca</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.032501. </w:t>
@@ -2432,90 +2432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of $^{18}$Na: Bridging the two-proton radioactivity of $^{19}$Mg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mrazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,295 +3115,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00548818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{69}$Kr β-delayed proton emission: A Trojan horse for studying states in proton-unbound $^{69}$Br</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of two protons in the decay of $^{54}$Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Rogers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. J. Lister</w:t>
+                <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Canchel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.051306⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.102502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.102502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00642114v1</w:t>
+                <w:t xml:space="preserve">in2p3-00617475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of two protons in the decay of $^{54}$Zn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Audirac</w:t>
+                <w:t xml:space="preserve">$^{69}$Kr β-delayed proton emission: A Trojan horse for studying states in proton-unbound $^{69}$Br</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Adimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Borcea</w:t>
+                <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.102502. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.051306(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.102502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.051306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00617475v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00642114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay measurements for N&amp;gt;40 Mn nuclei and inference of collectivity for neutron-rich Fe isotopes</w:t>
               </w:r>
@@ -3651,295 +3651,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00467283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed beta-decay study of $^{33}$Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Force</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.034311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.024311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00506598v1</w:t>
+                <w:t xml:space="preserve">in2p3-00447986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed beta-decay study of $^{33}$Ar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">C. Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.034311. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.102501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.024311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00447986v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00506598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of neutron-rich fragments with neutron number N &amp;gt; Nprojectile in the reaction $^{48}$Ca (60 MeV/nucleon) + Ta</w:t>
               </w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adamyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp.105111. </w:t>
@@ -4199,295 +4199,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00463848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dedicated β-NMR/β-NQR setup for LISE-GANIL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a new broad resonance in $^{19}$Ne: Implications for the destruction of the cosmic $\gamma$-ray emitter $^{18}$F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radomira Lozeva</w:t>
+                <w:t xml:space="preserve">J.C. Dalouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vermeulen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Grévy</w:t>
+                <w:t xml:space="preserve">M. Aliotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.09.125⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.162503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.162503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00423654v1</w:t>
+                <w:t xml:space="preserve">in2p3-00370811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a new broad resonance in $^{19}$Ne: Implications for the destruction of the cosmic $\gamma$-ray emitter $^{18}$F</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N.L. Achouri</w:t>
+                <w:t xml:space="preserve">A new dedicated β-NMR/β-NQR setup for LISE-GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aliotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Angulo</w:t>
+                <w:t xml:space="preserve">Radomira Lozeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benhabiles</w:t>
+                <w:t xml:space="preserve">N. Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.162503. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 612, pp.112-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.162503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.09.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00370811v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00423654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">g factor of the exotic N=21 isotope 34A l: probing the N=20 and N=28 shell gaps at the border of the “island of inversion”</w:t>
               </w:r>
@@ -5009,90 +5009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First direct observation of two protons in the decay of $^{45}$Fe with a Time-Projection Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Demonchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-E. Demonchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,51 +5277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First isomeric quadrupole moment measured in fragmentation reactions: The case of 61 Fem 9/2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Chamoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 791, pp.251-266. </w:t>
@@ -5692,90 +5692,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decay of proton-rich nuclei in the mass A=36–56 region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aksouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 792, pp.18-86. </w:t>
@@ -6635,355 +6635,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Coexistence in Light Krypton Isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Korten</w:t>
+                <w:t xml:space="preserve">$\beta$ decay of 31Mg: Extending the &amp;quot;island of inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.044314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.72.044314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024007v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$ decay of 31Mg: Extending the &amp;quot;island of inversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Shape Coexistence in Light Krypton Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36, pp.1281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.72.044314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024999v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-proton radioactivity studies with 45Fe and 48Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7047,64 +7047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of $^{54}$Zn and its decay by two-proton emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7442,319 +7442,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of 54Zn and its decay by two-proton emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dossat</w:t>
+                <w:t xml:space="preserve">Beta-decay studies of neutron-rich Sc-Cr nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25, pp.169-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-012-6⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 23, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10068-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024677v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-decay studies of neutron-rich Sc-Cr nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Azaiez</w:t>
+                <w:t xml:space="preserve">First observation of 54Zn and its decay by two-proton emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23, pp.41-48. </w:t>
+              <w:t xml:space="preserve">, 2005, 25, pp.169-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10068-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-012-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023569v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of bound excited states in $^{15}$B</w:t>
               </w:r>
@@ -8562,453 +8562,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New shape isomer in the self-conjugate nucleus $^{72}$Kr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">Experimental determination of the $^{7}$Be + p scattering lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.082502⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 716, pp.211-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)01584-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012622v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the neutron drip line at the Ne-Mg region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Anne</w:t>
+                <w:t xml:space="preserve">New shape isomer in the self-conjugate nucleus $^{72}$Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, 082502-(4 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.082502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/1.1611573⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020121v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the $^{7}$Be + p scattering lengths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the neutron drip line at the Ne-Mg region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Azzouz</w:t>
+                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Descouvement</w:t>
+                <w:t xml:space="preserve">Y.E. Penionzhkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tabacaru</w:t>
+                <w:t xml:space="preserve">D. Guillemaud-Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baye</w:t>
+                <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 716, pp.211-229. </w:t>
+              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 66, pp.1639-1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)01584-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/1.1611573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012750v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy levels in $^{72}$Ni</w:t>
               </w:r>
@@ -9122,364 +9122,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new low-lying state in the proton drip line nucleus $^{19}$Na</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D($^{18}$F,$p \alpha)^{15}$N reaction applied to nova $\gamma$-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Sereville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Leleux</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 67, pp.014308-1-014308-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.014308⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 67, pp.052801-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.052801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012590v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D($^{18}$F,$p \alpha)^{15}$N reaction applied to nova $\gamma$-ray emission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a new low-lying state in the proton drip line nucleus $^{19}$Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 67, pp.052801-1-4. </w:t>
+              <w:t xml:space="preserve">, 2003, 67, pp.014308-1-014308-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.052801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.67.014308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012823v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New region of deformation in the neutron-rich $^{60}_{24}$Cr$_{36}$ and $^{62}_{24}$Cr$_{38}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-G. Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14, pp.1-5. </w:t>
@@ -10096,745 +10096,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton radioactivity of $^{45}$Fe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">g factor measurements of $\mu$s isomeric states in neutron-rich nuclei around $^{68}$Ni produced in projectile-fragmentation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chartier</w:t>
+                <w:t xml:space="preserve">B.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Czajkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fleury</w:t>
+                <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 89, pp.102501. </w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.2993-3006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.102501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/12/308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019909v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and magnetic moment of $^{31}$Al ground state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Coulier</w:t>
+                <w:t xml:space="preserve">Discovery of doubly-magic $^{48}$Ni at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Pravikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)01867-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 701, pp.433c-436c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01623-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019923v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for particle stability of $^{34}$Ne and $^{37}$Na</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu Sobolev</w:t>
+                <w:t xml:space="preserve">Two-proton radioactivity of $^{45}$Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/9/101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.102501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.102501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011773v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">g factor measurements of $\mu$s isomeric states in neutron-rich nuclei around $^{68}$Ni produced in projectile-fragmentation reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bingham</w:t>
+                <w:t xml:space="preserve">Spin and magnetic moment of $^{31}$Al ground state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teughels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/12/308⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 537, pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)01867-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012445v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of doubly-magic $^{48}$Ni at GANIL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+                <w:t xml:space="preserve">Experimental evidence for particle stability of $^{34}$Ne and $^{37}$Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lukyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.E. Penionzhkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Astabatyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lobastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Pravikoff</w:t>
+                <w:t xml:space="preserve">Yu Sobolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 701, pp.433c-436c. </w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.L41-L45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01623-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/28/9/101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019841v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First accelerated radioactive beam and the $^{19}$Na experiment in the SPIRAL facility at GANIL</w:t>
               </w:r>
@@ -11096,51 +11096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11485,51 +11485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leenhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11593,103 +11593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay of proton-rich nuclei between $^{39}$Ti and $^{49}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10, pp.73-84. </w:t>
@@ -12153,103 +12153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of $^{55,56}$Zn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.247-249. </w:t>
@@ -12326,51 +12326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12460,51 +12460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12555,51 +12555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $\beta$-delayed one- and two-proton emission of $^{27}$S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12861,64 +12861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Lopez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aysto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12994,90 +12994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of doubly magic $^{48}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Pravikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84, pp.1116-1119. </w:t>
@@ -13128,51 +13128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to : Beta decay half-lives of neutron rich Ti-Co isotopes around N=40 (Nucl.Phys.A660(1999)3-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,51 +13581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 476, pp.213-218. </w:t>
@@ -13702,51 +13702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13822,64 +13822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay of $^{35}$Ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aysto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,286 +13949,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Moment of the $1^-$ Ground State in $^{18}$N Measured with a New $\beta$ Level Mixing Nuclear Magnetic Resonance Technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. A. Brown</w:t>
+                <w:t xml:space="preserve">Beta decay half-lives of neutron rich Ti-Co isotopes around N=40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 660, pp.3-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00311591v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta decay half-lives of neutron rich Ti-Co isotopes around N=40</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Béraud</w:t>
+                <w:t xml:space="preserve">Magnetic Moment of the $1^-$ Ground State in $^{18}$N Measured with a New $\beta$ Level Mixing Nuclear Magnetic Resonance Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teughels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82, pp.497-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003789v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00311591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay of light nuclei close to the proton drip-line: $^{40}$Ti and - $^{35}$Ca</w:t>
               </w:r>
@@ -14266,51 +14266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Adelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Nuovo Cimento A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 111, pp.835-840. </w:t>
@@ -15687,103 +15687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on proton emitters relevant to the 68Se and 72Kr rp-process waiting points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Lister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Proton-Emitting Nuclei (PROCON2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lanzhou, China</w:t>
@@ -16303,90 +16303,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β Decay in the Region of Neutron-deficient $^{69,70,71}$Kr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Lister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.41-43, </w:t>
@@ -16570,51 +16570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-proton radioactivity, a new probe for structure at the proton drip-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16698,420 +16698,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00817015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton radioactivity: 10 years of experimental progresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Borcea</w:t>
+                <w:t xml:space="preserve">Study of neutron rich nucleus $^{25}$F via single-step fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Vajta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012057⟩</w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.553-557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00817051v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta Decay in The Region Of Neutron-Deficient $^{69,70,71}$Kr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.A. Mccutchan</w:t>
+                <w:t xml:space="preserve">Two-proton radioactivity: 10 years of experimental progresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012057, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00797343v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00817051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of neutron rich nucleus $^{25}$F via single-step fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta Decay in The Region Of Neutron-Deficient $^{69,70,71}$Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Andrew Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Vajta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">S.M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Mccutchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804461v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00797343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear astrophysics at GANIL/SPIRAL2</w:t>
               </w:r>
@@ -17179,51 +17179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Proton Radioactivity Studies with a Time Projection Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17326,51 +17326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mountford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. St J. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17598,64 +17598,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.130-135, </w:t>
@@ -17957,51 +17957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.537-540, </w:t>
@@ -18033,511 +18033,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00578615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-delayed emission of protons at the proton drip-line : the cases of 43Cr and 51Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-proton radioactivity as a tool of nuclear structure studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Adimi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Borcea</w:t>
+                <w:t xml:space="preserve">G. Canchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.193-196, </w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.545-553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3664177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00605532v1</w:t>
+                <w:t xml:space="preserve">in2p3-00532637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton radioactivity as a tool of nuclear structure studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-delayed emission of protons at the proton drip-line : the cases of 43Cr and 51Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.545-553, </w:t>
+              <w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.193-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3664177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00532637v1</w:t>
+                <w:t xml:space="preserve">in2p3-00605532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the unbound nucleus 18Na in link with 19Mg two-proton radioactivity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00648219v1</w:t>
+                <w:t xml:space="preserve">in2p3-00608906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy of the unbound nucleus 18Na in link with 19Mg two-proton radioactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.93-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3664157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00608906v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00648219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2p radioactivity studies with a TPC</w:t>
               </w:r>
@@ -18549,51 +18549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18670,51 +18670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of an exotic decay mode at the proton drip‐line: the two‐proton radioactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19188,77 +19188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of the unbound nucleus 18Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Grancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19374,51 +19374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
@@ -19953,51 +19953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese French Symposium - New paradigms in Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.2140-2144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20182,77 +20182,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Demonchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Carpathian Summer School of Physics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Sinaia, Romania. pp.156-164, </w:t>
@@ -20316,51 +20316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delalee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20436,90 +20436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-proton radioactivity : tracking $^{2}$He emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Demonchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20587,51 +20587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20747,51 +20747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pellegriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France. pp.155-163, </w:t>
@@ -20881,51 +20881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pellegriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dalouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Proton Emitting Nuclei and Related Topics - PROCON07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.205-210, </w:t>
@@ -20963,51 +20963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of individual particles in the two-proton radioactivity with a time projection chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21015,51 +21015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proton Emitting Nuclei and Related Topics: International Conference-PROCON 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.99-104, </w:t>
@@ -21244,51 +21244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for super-heavy elements at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22014,367 +22014,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">g-factors of isomeric states in the neutron-rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Tours, France. pp.195-201</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Structure with Large Gamma-Arrays - NS2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021716v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">g-factors of isomeric states in the neutron-rich nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bingham</w:t>
+                <w:t xml:space="preserve">Study of neutron-rich argon isotopes in $\beta$-decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mrazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Structure with Large Gamma-Arrays - NS2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eight International Conference on Nucleus-Nucleus Collisions (NN 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Moscou, Russia. pp.E65-E68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021759v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of neutron-rich argon isotopes in $\beta$-decay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Conference on Nucleus-Nucleus Collisions (NN 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TOURS 2003- Tours Symposium on Nuclear Physics 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Tours, France. pp.195-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021977v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of light proton-rich nuclei : $^{9}$C and $^{15}$F</w:t>
               </w:r>
@@ -22537,51 +22537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Astabatyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on The Labyrinth in Nuclear Structure, an EPS Nuclear Physics Divisional Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Aghia Pelaghia, Crète, Greece. pp.169-173, </w:t>
@@ -22804,64 +22804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Descouvemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.300c-303c</w:t>
@@ -23119,77 +23119,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Berkeley, United States. pp.83-90, </w:t>
@@ -23240,90 +23240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of the proton drip line nucleus $^{19}$Na by $^{1}$H($^{18}$Ne,p)$^{18}$Ne elastic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Descouvement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.201c-204c</w:t>
@@ -23346,557 +23346,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of light proton-rich unbound nuclei: $^{15}$F, $^{10,11}$N</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vanin</w:t>
+                <w:t xml:space="preserve">Study of the $^{18}$F(p,$\alpha$)$^{15}$O reaction for application to nova $\gamma$-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Sereville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.512c-517c</w:t>
+              <w:t xml:space="preserve">International Symposium on Nuclei in the Cosmos 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Fuji-Yoshida, Japan. pp.259c-262c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013831v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $^{18}$F(p,$\alpha$)$^{15}$O reaction for application to nova $\gamma$-ray emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">Spectroscopy of light proton-rich unbound nuclei: $^{15}$F, $^{10,11}$N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepine-Szily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nuclei in the Cosmos 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Fuji-Yoshida, Japan. pp.259c-262c</w:t>
+              <w:t xml:space="preserve">International Symposium of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.512c-517c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020012v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of valence particles/holes to $^{68,70}$Ni studied via measurements of the B(E2) strength in $^{67,69,70}$Ni and $^{71}$Cu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Blomqvist</w:t>
+                <w:t xml:space="preserve">Two-proton decay of $^{45}$Fe: a new type of radioactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.213c-216c</w:t>
+              <w:t xml:space="preserve">International Symposium of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.434c-438c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012760v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-proton decay of $^{45}$Fe: a new type of radioactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chartier</w:t>
+                <w:t xml:space="preserve">Beta decay studies of neutron-rich $_{21}$Sc-$_{27}$Co nuclei at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Unstable Nuclei Physics of Unstable Nuclei ISPUN 02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.434c-438c</w:t>
+              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Hirschegg, Austria. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020053v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-proton radioactivity: the case of $^{45}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23904,353 +23904,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference PROCON 2003 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Legnaro, Italy. pp.111-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1615164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay studies of neutron-rich $_{21}$Sc-$_{27}$Co nuclei at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.193c-200c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta decay studies of neutron-rich $_{21}$Sc-$_{27}$Co nuclei at GANIL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of valence particles/holes to $^{68,70}$Ni studied via measurements of the B(E2) strength in $^{67,69,70}$Ni and $^{71}$Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+                <w:t xml:space="preserve">H. Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewitowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stanoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Hirschegg, Austria. pp.30-37</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.213c-216c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020020v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">g-factor measurements of isomeric states in neutron rich nuclei</w:t>
               </w:r>
@@ -24288,51 +24288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Berkeley, United States. pp.226-232, </w:t>
@@ -24396,77 +24396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane School of physics 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Zakopane, Poland. pp.2363-2371</w:t>
@@ -24739,277 +24739,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experiment for the determination of the $^{18}$F(p,$\alpha$) reaction rate at nova temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">Coulomb excitation of Ni and Zn isotopes around the N=40 subshell closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical Novae Explosions conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Sitges, Spain. pp.420-424</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Physics at Border Lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Lipari, Italy. pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012276v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb excitation of Ni and Zn isotopes around the N=40 subshell closure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Amorini</w:t>
+                <w:t xml:space="preserve">A new experiment for the determination of the $^{18}$F(p,$\alpha$) reaction rate at nova temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Sereville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Physics at Border Lines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Lipari, Italy. pp.322-325</w:t>
+              <w:t xml:space="preserve">Classical Novae Explosions conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Sitges, Spain. pp.420-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013610v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam $\gamma$-spectroscopy using projectile fragmentation: structure of neutron-rich nuclei around N=20</w:t>
               </w:r>
@@ -25159,51 +25159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Neyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25370,103 +25370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $^{48}$Ni and decay of very exotic nuclei in this mass region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus-nucleus collisions 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Strasbourg, France. pp.127c-133c</w:t>
@@ -25620,51 +25620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the exotic nuclei near $^{70}$Ni Probed by advanced time-delayed coincidence methods: the interpretation of the 1.76 $\mu$s isomer in $^{72}$Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25672,51 +25672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stanoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on nuclear structure physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Gottingen, Germany. pp.379</w:t>
@@ -25745,51 +25745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mass programme at GANIL using the CSS2 and CIME cyclotrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25891,103 +25891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of doubly-magic $^{48}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCON'99 International symposium 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Oak Ridge, United States. pp.321-325</w:t>
@@ -26010,277 +26010,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam gamma spectroscopy of very neutron-rich nuclei at GANIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
+                <w:t xml:space="preserve">$\beta$p, $\beta$2p, and direct 2p decays of proton-rich nucli in the vicinity of $^{48}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Achievements and Perspectives in Nuclear Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Aghia Pelaghia, Greece. pp.122-126</w:t>
+              <w:t xml:space="preserve">International workshop PINGST 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Lund, Sweden. pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00017749v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$p, $\beta$2p, and direct 2p decays of proton-rich nucli in the vicinity of $^{48}$Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. de France</w:t>
+                <w:t xml:space="preserve">In-beam gamma spectroscopy of very neutron-rich nuclei at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Lopez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stanoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop PINGST 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Lund, Sweden. pp.2-9</w:t>
+              <w:t xml:space="preserve">International Conference on Achievements and Perspectives in Nuclear Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Aghia Pelaghia, Greece. pp.122-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019242v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00017749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of neutron-rich $\mu$s isomers towards $^{78}$Ni</w:t>
               </w:r>
@@ -26404,64 +26404,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indication of changes in neutron shell closures in light very neutron-rich nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dlouhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26654,51 +26654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay half-lives of neutron rich Ti-Co isotopes around N=40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26818,51 +26818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grzywacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.687c-690c, </w:t>
@@ -26964,51 +26964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belleguic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.683c-686c</w:t>
@@ -27089,51 +27089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.395-394403</w:t>
@@ -27339,51 +27339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Nuclear Structure 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Gatlinburg, United States. pp.243-252, </w:t>
@@ -27473,51 +27473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Adelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the beta decay from weak interaction to nuclear structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Strasbourg, France. pp.160-165</w:t>
@@ -27697,64 +27697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewitowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28215,290 +28215,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01336863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectroscopic study of 33Ar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">The ground‐state g factor of 44Cl: a probe for the reduced gaps at Z=16 and N=28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. 1377, pp.329-331, 2011, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529189v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ground‐state g factor of 44Cl: a probe for the reduced gaps at Z=16 and N=28</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Kameda</w:t>
+                <w:t xml:space="preserve">The Spectroscopic study of 33Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Demetriou, R. Julin, S. Harissopulos. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. 1377, pp.329-331, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3628402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529193v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GISELE: A resonant ionization laser ion source for the production of radioactive ions at GANIL</w:t>
               </w:r>
@@ -29027,90 +29027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed $\beta$-decay study of 32Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dominguez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.G. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29190,51 +29190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GANIL / SPIRAL - 2001-2007 - Achievements, Highlights and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29571,51 +29571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673993v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kankainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Francesca Fantina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Riley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. M Laird" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. P Fox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.015807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ebran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135740" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.041304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audirac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacquias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15008-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.014327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mutschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.054309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ujic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.032501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.082502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mountford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St J. Murphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.022801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12179-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCXBDJ8R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544574v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honusek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11072-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAFB720FBF291621C5A205AA94BE4A192FA9738C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00548818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/2/024004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rogers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.051306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.102502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominguez-Reyes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.024311" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/10/105111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51FCC6E64C493A987265A3D7C9D416FEFA762A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomira Lozeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.09.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhabiles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.162503" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;lier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.102501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Demonchy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10236-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assuncao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00168314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aksouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GK2BQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turz&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044313" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10135-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10274-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024007v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054315" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.232501" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10079-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2VXLGNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054316" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024677v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-012-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WHZZ5V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donzaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10068-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD5BPZXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10078-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFMKBH4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;raud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10218-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.142503" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lojek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.047" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034312" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012622v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.082502" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020121v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lukyanov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemaud-Mueller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1611573" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNHKQQR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzouz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvement" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)01584-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQ0K1T6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012590v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couder" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaelens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leleux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.014308" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012823v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.052801" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10069-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJV5XZZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cwiok" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10073-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LFQSZV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine-Szily" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira Jr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Vanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Ostrowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenth&#228;ler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.054318" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019862v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-G. Porquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/iepja1358" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JB44HMH9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054601" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.102501" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Smirnova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01867-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFVSZR6F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Astabatyan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lobastov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sobolev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/9/101" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X1DQB121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012445v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Balabanski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bingham" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/12/308" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FV6HBVMG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019841v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pravikoff" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01623-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3LN96W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10506890208235635" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011752v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vismes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00753-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1TFW7N5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019734v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axelsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011989v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fekou-Youmbi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.034608" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011846v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfutzner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.064604" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013604v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092501" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008496v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170146" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019701v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00352-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB8GCKNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010399v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00997-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiste" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00796-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5Z3DCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170060" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018884v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.64.061301" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024052v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.600" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011045v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aeystoe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10050-001-8659-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN863GMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.064609" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009920v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aysto" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170121" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91SX8C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1116" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022898v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00137-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8V26NM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016107v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016108v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Bohlen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenthaler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.4056" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00177-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015096v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00141-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGCVHJG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trinder" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00655-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HG70V5R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311591v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Brown" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.497" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003789v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010820v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Adelberger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03185354" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTRBNKBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021924v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1601" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016315v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01332-X" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6712JBCD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000208v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berheide" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughrara" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000221v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Disdier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012819v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Mrazek" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simeckova" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Behal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Glagolev" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Vesely" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023917010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440034v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_62" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moore" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1611-x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833804v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818401006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01761988v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kucuk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orrigo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujita" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gelletly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010510" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01560065v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146990v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01111430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175496v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152792v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01216422v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090469v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037921v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.A. Orrigo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaner-Piza" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.135" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVKDC58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rogers" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lister" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K484KS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817015v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801669" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817051v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012057" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797343v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrew Clark" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fischer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mccutchan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804461v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Vajta" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.553" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866789v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671030v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.43.261" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702716v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mountford" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Woods" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019190v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0026" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675011v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagoyannis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mertzimekis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harissopulos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012015" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648220v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664165" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605532v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664177" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532637v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.545" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648219v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664157" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605529v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664154" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529154v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628357" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651733v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651449v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628447" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451202v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529177v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. J. Mertzimekis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517862v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achouri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019088" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489785v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonciarz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015084" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420784v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lhersonneau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431456" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00514905v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628360" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444302v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014433" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326450v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014445" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260213v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demonchy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2870277" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00296721v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.109" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDB4HP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329802v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157203v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amar" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713500" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329747v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827291" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025438v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024848v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/010" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T2ZVD70S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025441v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024208v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905291" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023609v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691682" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021716v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021759v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021977v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iulian" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.03.021" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2BSJM94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021651v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galante" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amadio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023631v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691703" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023446v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.022" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S2MSTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012761v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvemont" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cogneau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014202v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014201v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615179" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020067v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badura" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556627" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012759v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013831v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020012v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012760v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomqvist" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020053v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020135v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615164" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020015v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020020v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013960v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556646" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012731v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011990v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011545v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012276v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013610v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013536v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022101v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014237v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coussement" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019269v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013537v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022100v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022097v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011955501797" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNR2RRDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005725v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017749v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019242v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008284v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bentida" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010881v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dlouhy" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016987v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlegel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellstrom" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003196v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024877v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)88527-9" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT90QTCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014781v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016242v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016241v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006622v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.59554" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003203v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021933v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyrns" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughles" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003091v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57248" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016251v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57334" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000249v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336863v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laird" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fox" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529189v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628402" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529193v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kameda" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460589v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Cond&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coterreau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3279301" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460582v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267296" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832433v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda A. Smirnova" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617510v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009384v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673993v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kankainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Francesca Fantina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137309" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Riley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. M Laird" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. P Fox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.015807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ebran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135740" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.041304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audirac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacquias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15008-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.014327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mutschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.054309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ujic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.032501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.082502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mountford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St J. Murphy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.022801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12179-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCXBDJ8R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544574v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honusek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11072-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAFB720FBF291621C5A205AA94BE4A192FA9738C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00548818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/2/024004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.102502" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rogers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lister" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.051306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominguez-Reyes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.024311" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/10/105111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51FCC6E64C493A987265A3D7C9D416FEFA762A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliotta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhabiles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.162503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomira Lozeva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.09.125" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;lier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044303" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.102501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00140737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Demonchy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10236-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assuncao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00168314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aksouh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GK2BQ69-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turz&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044313" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10135-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10274-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024007v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fleury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054315" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.232501" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10079-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2VXLGNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025120v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054316" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023569v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donzaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10068-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD5BPZXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024677v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-012-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WHZZ5V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10078-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFMKBH4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;raud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10218-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.142503" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lojek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.047" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034312" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzouz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvement" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)01584-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQ0K1T6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012622v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.082502" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lukyanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemaud-Mueller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1611573" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNHKQQR3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012823v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.052801" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012590v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couder" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaelens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leleux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.014308" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10069-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJV5XZZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cwiok" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10073-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LFQSZV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine-Szily" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira Jr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Vanin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Ostrowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenth&#228;ler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.054318" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019862v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhardt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-G. Porquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/iepja1358" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JB44HMH9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughels" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054601" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012445v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Balabanski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bingham" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/12/308" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FV6HBVMG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019841v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Pravikoff" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01623-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3LN96W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019909v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.102501" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019923v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Smirnova" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01867-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFVSZR6F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011773v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Astabatyan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lobastov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sobolev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/9/101" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X1DQB121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10506890208235635" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011752v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vismes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00753-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1TFW7N5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019734v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labiche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Axelsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011989v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fekou-Youmbi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.034608" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011846v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfutzner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.064604" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013604v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092501" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008496v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170146" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019701v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00352-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB8GCKNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010399v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00997-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiste" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00796-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5Z3DCL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170060" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018884v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.64.061301" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024052v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.600" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011045v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aeystoe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10050-001-8659-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN863GMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.064609" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009920v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aysto" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170121" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91SX8C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1116" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022898v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00137-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8V26NM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016107v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016108v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Bohlen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lichtenthaler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.4056" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00177-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015096v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00141-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHGCVHJG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trinder" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00655-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HG70V5R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003789v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311591v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Brown" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.497" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010820v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Adelberger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03185354" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTRBNKBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021924v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1601" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016315v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01332-X" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6712JBCD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000208v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berheide" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughrara" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000221v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Disdier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012819v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Mrazek" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simeckova" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Behal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Glagolev" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Vesely" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023917010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440034v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_62" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delahaye" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moore" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1611-x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833804v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818401006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01761988v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kucuk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orrigo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujita" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gelletly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010510" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01560065v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146990v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01111430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175496v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152792v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01216422v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090469v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037921v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.A. Orrigo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montaner-Piza" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.06.135" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVKDC58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rogers" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lister" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28K484KS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817015v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801669" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804461v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Vajta" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.553" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817051v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012057" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797343v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrew Clark" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fischer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mccutchan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866789v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671030v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.43.261" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702716v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mountford" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Woods" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019190v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0026" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675011v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagoyannis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mertzimekis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harissopulos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012015" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648220v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664165" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532637v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.545" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605532v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664177" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00648219v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664157" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605529v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664154" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529154v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628357" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651733v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651449v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628447" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451202v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529177v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. J. Mertzimekis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517862v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achouri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019088" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489785v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonciarz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015084" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420784v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lhersonneau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431456" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00514905v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628360" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444302v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014433" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326450v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301309014445" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260213v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demonchy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2870277" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00296721v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.109" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDB4HP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329802v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157203v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amar" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713500" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329747v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827291" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025438v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024848v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/010" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T2ZVD70S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025441v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024208v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905291" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023609v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691682" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021759v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021977v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iulian" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.03.021" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2BSJM94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021716v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021651v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galante" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amadio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023631v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691703" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023446v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.022" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S2MSTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012761v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descouvemont" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cogneau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014202v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014201v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615179" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020067v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badura" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556627" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012759v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020012v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013831v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020053v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020020v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020135v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615164" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020015v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012760v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blomqvist" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013960v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556646" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012731v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011990v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011545v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013610v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012276v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013536v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022101v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014237v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coussement" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019269v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013537v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022100v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022097v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011955501797" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNR2RRDG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005725v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019242v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017749v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008284v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bentida" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010881v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dlouhy" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016987v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlegel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellstrom" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003196v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024877v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)88527-9" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT90QTCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014781v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016242v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016241v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006622v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.59554" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003203v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021933v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyrns" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teughles" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ternier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003091v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57248" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016251v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57334" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000249v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336863v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riley" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laird" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fox" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529193v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kameda" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529189v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628402" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460589v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Cond&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coterreau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3279301" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460582v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267296" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832433v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda A. Smirnova" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617510v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009384v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>