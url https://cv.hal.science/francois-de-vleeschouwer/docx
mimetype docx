--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,1714 +100,1714 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the 8.2 ka event to the Little Ice Age: Holocene cold periods and human impact recorded in alpine glaciofluvial peatlands (Silvretta Mountains, Switzerland)</w:t>
+                <w:t xml:space="preserve">Geological evidences of the Zonda palaeo-river megafan, Central Andes of Argentina (33°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
+                <w:t xml:space="preserve">Javier Oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stella M Moreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela M Kröhling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egqsj-74-263-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.105545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390880v1</w:t>
+                <w:t xml:space="preserve">hal-05384330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological evidences of the Zonda palaeo-river megafan, Central Andes of Argentina (33°S)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the 8.2 ka event to the Little Ice Age: Holocene cold periods and human impact recorded in alpine glaciofluvial peatlands (Silvretta Mountains, Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M Moreiras</w:t>
+                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela M Kröhling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.105545. </w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.263-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-74-263-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384330v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo±Dust: quantifying uncertainty in paleo-dust deposition across archive types</w:t>
+                <w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Torre</w:t>
+                <w:t xml:space="preserve">Kushan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lambert</w:t>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Wenfang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.941-959. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-941-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708286v1</w:t>
+                <w:t xml:space="preserve">hal-04708283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t>
+                <w:t xml:space="preserve">Paleo±Dust: quantifying uncertainty in paleo-dust deposition across archive types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Pratte</w:t>
+                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kushan Bao</w:t>
+                <w:t xml:space="preserve">Gabriela Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuxian Li</w:t>
+                <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.941-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-941-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708283v1</w:t>
+                <w:t xml:space="preserve">hal-04708286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246996v1</w:t>
+                <w:t xml:space="preserve">hal-04246695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern limit of the Patagonian Ice Sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by Marciscz et al. (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Hodgson</w:t>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Roberts</w:t>
+                <w:t xml:space="preserve">Jack Longman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eñaut Izagirre</w:t>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Perren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Robert Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 321, pp.108346. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708278v1</w:t>
+                <w:t xml:space="preserve">hal-04246661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Unkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247000v1</w:t>
+                <w:t xml:space="preserve">hal-04246996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Southern limit of the Patagonian Ice Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Hodgson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eñaut Izagirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Perren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.108346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246695v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by Marciscz et al. (2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Longman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246661v1</w:t>
+                <w:t xml:space="preserve">hal-04247000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling late Quaternary atmospheric circulation in the Southern Hemisphere through the provenance of Pampean loess</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Torre</w:t>
+                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Gaiero</w:t>
+                <w:t xml:space="preserve">Maxime Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Coppo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
+                <w:t xml:space="preserve">Oliver Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Goldstein</w:t>
+                <w:t xml:space="preserve">Beatriz F Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 232, pp.104143. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 341, pp.62-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832709v1</w:t>
+                <w:t xml:space="preserve">hal-03906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Śnieżka peatland as a candidate for the Global Boundary Stratotype Section and Point for the Anthropocene Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling late Quaternary atmospheric circulation in the Southern Hemisphere through the provenance of Pampean loess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
+                <w:t xml:space="preserve">Diego Gaiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edyta Łokas</w:t>
+                <w:t xml:space="preserve">Renata Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Smieja-Król</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Steven Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20530196221136425⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.104143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973074v1</w:t>
+                <w:t xml:space="preserve">hal-03832709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Śnieżka peatland as a candidate for the Global Boundary Stratotype Section and Point for the Anthropocene Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Łokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+                <w:t xml:space="preserve">Beata Smieja-Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+                <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henar Margenat</w:t>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microplastics and Nanoplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.205301962211364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20530196221136425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935914v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuxian Li</w:t>
+                <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Enrico</w:t>
+                <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Magand</w:t>
+                <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz F Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Henar Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 341, pp.62-74. </w:t>
+              <w:t xml:space="preserve">Microplastics and Nanoplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906056v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting vulnerability of humid tropical forests to multiple stressors</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Wainer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2038,1350 +2038,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of transboundary transport of trace elements on mountain peat geochemistry (Sudetes, Central Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Łokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+                <w:t xml:space="preserve">Mariusz Gałka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+                <w:t xml:space="preserve">Piotr Kołaczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni Storici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.106162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049790v1</w:t>
+                <w:t xml:space="preserve">hal-02895457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Pratte</w:t>
+                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunshan Bao</w:t>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atindra Sapkota</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ji Shen</w:t>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990229v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991318v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Sugita</w:t>
+                <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">J.M. Cloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">M. Enrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 737, pp.138699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02418207v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atindra Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.492-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895449v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Cloy</w:t>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Enrico</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ettler</w:t>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895478v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990233v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene dynamics of the southern westerly winds over the Indian Ocean inferred from a peat dust deposition record</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuxian Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106169⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895456v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's Northern and Southern Hemispheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Holocene dynamics of the southern westerly winds over the Indian Ocean inferred from a peat dust deposition record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00220⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.106169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007738v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transboundary transport of trace elements on mountain peat geochemistry (Sudetes, Central Europe)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's Northern and Southern Hemispheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 230, pp.106162. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895457v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the Past: Fires, Architecture, and Environmental Lead Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik J. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,567 +3452,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6200 years of human activities and environmental change in the northern central Alps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Centennial records of cadmium and lead in NE China lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunshan Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Unkel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egqsj-68-13-2019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 657, pp.548-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348899v1</w:t>
+                <w:t xml:space="preserve">hal-02348906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centennial records of cadmium and lead in NE China lake sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">6200 years of human activities and environmental change in the northern central Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schrautzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 657, pp.548-557. </w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (1), pp.13-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-68-13-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348906v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Anthropocene pollution sources of lead in disturbed peatlands from Southern Poland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Palowski</w:t>
+                <w:t xml:space="preserve">Gordon Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David A. Naafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Mcclymont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Evershed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348930v1</w:t>
+                <w:t xml:space="preserve">hal-02349013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanhong Zheng</w:t>
+                <w:t xml:space="preserve">Record of Anthropocene pollution sources of lead in disturbed peatlands from Southern Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Mcclymont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Evershed</w:t>
+                <w:t xml:space="preserve">Bernard Palowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349013v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal limits to the predicted increase of the peatland carbon sink with warming</w:t>
               </w:r>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,64 +4279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent 210 Pb, 137 Cs and 241 Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,77 +4400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased atmospheric dust deposition during the Neoglacial in a boreal peat bog from north-eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 469, pp.34 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4772,64 +4772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization (REE, Nd and Pb isotopes) of atmospheric mineral dust deposited in two maritime peat bogs from the St. Lawrence North Shore (eastern Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4876,77 +4876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Holocene atmospheric dust deposition in eastern Canada (St. Lawrence North Shore)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (1), pp.12-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4993,90 +4993,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-glacial elevated dust deposition linked to westerly wind shifts in southern South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heleen Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martínez-Cortizas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 5, pp. 11670-11680. </w:t>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister N Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin E Kylander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5256,90 +5256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions from Pre-Hispanic Metallurgy in the South American Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heleen Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Torrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5528,51 +5528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting paleodust information from peat geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankie Küttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mighall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,77 +5818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 2, pp. 145-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5922,77 +5922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected papers from the 29th SEGH Conference on Environmental Geochemistry and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hursthouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-Cortizas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coenaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,64 +6320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution reconstruction of atmospheric deposition of trace metals and metalloids since AD 1400 recorded by ombrotrophic peat cores in Hautes-Fagnes, Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,295 +6435,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Krachler</w:t>
+                <w:t xml:space="preserve">Anna Pazdur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">Cédric Luthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 268, pp. 44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915750v1</w:t>
+                <w:t xml:space="preserve">hal-00984220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Pazdur</w:t>
+                <w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Luthers</w:t>
+                <w:t xml:space="preserve">Michael Krachler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Streel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 268, pp. 44-57. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 40, pp. 335-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984220v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and refinement of proxy-climate indicators from peats</w:t>
               </w:r>
@@ -6735,77 +6735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank M. Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Lamentowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 268, pp. 21-33. </w:t>
@@ -6882,51 +6882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Lambertsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Tomasdotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7003,51 +7003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia F. van Winden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,51 +7107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative WD-XRF calibration for small ceramic samples and their source material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7231,1967 +7231,1967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Lead-210 Measurement in Peat Using Polonium Extraction. A Procedural Comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glacial Terminations II and I as recorded in NE Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarosław Sikorski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agust Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gueguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10003-010-0013-5⟩</w:t>
+              <w:t xml:space="preserve">Geologos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.201-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10118-010-0005-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987195v1</w:t>
+                <w:t xml:space="preserve">insu-00560237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of peat samples for inorganic geochemistry used as palaeoenvironmental proxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dating peat profiles using tephra: stratigraphy, geochemistry and chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme T. Swindles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Plunkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mires and Peat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, pp.1-9</w:t>
+              <w:t xml:space="preserve">, 2010, vol. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999498v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial Terminations II and I as recorded in NE Iceland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peat as an archive of atmospheric metal pollution : the example of Pb in Europe. Editor : Jackson S.T., Charman D., Newman L. and Kiefer T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Shotyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peatlands : Paleoenvironnements and carbon dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10118-010-0005-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00560237v1</w:t>
+                <w:t xml:space="preserve">hal-00526664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating peat profiles using tephra: stratigraphy, geochemistry and chronology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of Lead-210 Measurement in Peat Using Polonium Extraction. A Procedural Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gill Plunkett</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Sikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mires and Peat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 36, pp. 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10003-010-0013-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987125v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peat as an archive of atmospheric metal pollution : the example of Pb in Europe. Editor : Jackson S.T., Charman D., Newman L. and Kiefer T.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preparation of peat samples for inorganic geochemistry used as palaeoenvironmental proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Shotyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peatlands : Paleoenvironnements and carbon dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18, pp.20-22</w:t>
+              <w:t xml:space="preserve">Mires and Peat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526664v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy evidence of 'Little Ice Age' palaeoenvironmental changes in a peat bog from northern Poland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic impacts in North Poland over the last 1300 years - A record of Pb, Zn, Cu, Ni and S in an ombrotrophic peat bog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andriy Cheburkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pazdur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Sikorski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andriy Cheburkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683609104027⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 407, pp. 5674-5684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987445v1</w:t>
+                <w:t xml:space="preserve">hal-00987134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic impacts in North Poland over the last 1300 years - A record of Pb, Zn, Cu, Ni and S in an ombrotrophic peat bog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiproxy evidence of 'Little Ice Age' palaeoenvironmental changes in a peat bog from northern Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Sikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Pawlyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy Cheburkin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaroslaw Sikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 19, pp. 625-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683609104027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987134v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of high-resolution petrography on resin-impregnated Holocene peat columns to detect and analyse tephras, cryptotephras, and other materials.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+                <w:t xml:space="preserve">Roman road pollution assessed by elemental and lead isotope geochemistry in East Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fagel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Nekrassoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 23, pp. 3253-3266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327163v1</w:t>
+                <w:t xml:space="preserve">hal-00987097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical And Pb Isotopic Signature Of peaty Sediments From Central-South Chile : Identification Of Particle Supplies Over The Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development and application of high-resolution petrography on resin-impregnated Holocene peat columns to detect and analyse tephras, cryptotephras, and other materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Ibanez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+                <w:t xml:space="preserve">T. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Maerschalk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178, pp.54-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985129v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Le Roux</w:t>
+                <w:t xml:space="preserve">Development and application of high-resolution petrography on resin-impregnated Holocene peat columns to detect and analyse tephras, cryptotephras, and other materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Sonke</w:t>
+                <w:t xml:space="preserve">Fagel Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
+                <w:t xml:space="preserve">Richter Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (1), pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00325750v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00305247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of high-resolution petrography on resin-impregnated Holocene peat columns to detect and analyse tephras, cryptotephras, and other materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boës</w:t>
+                <w:t xml:space="preserve">Geochemical And Pb Isotopic Signature Of peaty Sediments From Central-South Chile : Identification Of Particle Supplies Over The Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Maerschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 53, pp. 1640-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0717-97072008000300021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00305247v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987558v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term mobilisation of chemical elements in tephra-rich peat (NE Iceland)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (12), pp.3819-3839. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.10.006⟩</w:t>
+              <w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00338740v1</w:t>
+                <w:t xml:space="preserve">hal-00987558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman road pollution assessed by elemental and lead isotope geochemistry in East Belgium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Long term mobilisation of chemical elements in tephra-rich peat (NE Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, vol. 23, pp. 3253-3266. </w:t>
+              <w:t xml:space="preserve">, 2008, 23 (12), pp.3819-3839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987097v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00338740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric lead and heavy metal pollution records from a Belgian peat bog spanning the last two millenia: Human impact on a regional to global scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Palynological and geochemical data in peat sediments alongside an old (Roman or Merovingian) paved road in the Hautes-Fagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CG2007 (M01/09), pp.53-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987398v1</w:t>
+                <w:t xml:space="preserve">hal-00168248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynological and geochemical data in peat sediments alongside an old (Roman or Merovingian) paved road in the Hautes-Fagnes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Atmospheric lead and heavy metal pollution records from a Belgian peat bog spanning the last two millenia: Human impact on a regional to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goormaghtigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 377, pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168248v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Chemistry Of The Llaima Pumice, Southern Chile : Evidence For Magma Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Juvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9300,77 +9300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9412,77 +9412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green ice cores : Hawaiian peats record glacial-interglacial dust cycles – Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Beilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9523,609 +9523,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790665v1</w:t>
+                <w:t xml:space="preserve">hal-04630097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Holocene southern westerly wind variability in the Southern Indian Ocean Sector: a dust record from Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075560v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Hutchinson</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630097v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene southern westerly wind variability in the Southern Indian Ocean Sector: a dust record from Amsterdam Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349153v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holocene dust peat record from Amsterdam Island: implications for climatic variability in the past 6500 years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES' Dust Impact on Climate and Environment working group (DICE) workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Las Cruces, Chile</w:t>
@@ -10154,77 +10154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent 210Pb, 137Cs and 241Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10273,359 +10273,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Sugita S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453198v1</w:t>
+                <w:t xml:space="preserve">hal-02349206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Teisserenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugita S.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349206v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-antarctic Peats as Recorders of Westerly Wind Changes. Preliminary Results. Polar Open Science Meeting, June 18th-23rd 2018, Davos, Switzerland. Abstract + Talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
@@ -10654,51 +10654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of artificial radionuclides in a small catchment in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,51 +10706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -10773,596 +10773,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868002v1</w:t>
+                <w:t xml:space="preserve">hal-01790200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
+                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790193v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790200v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
+                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977919v1</w:t>
+                <w:t xml:space="preserve">hal-01790193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metals in high-mountain catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Teisserenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11436,90 +11436,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth’s northern and southern hemispheres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11561,103 +11561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holocene geochemical peat record for paleo-dust tracing in NE China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
@@ -11699,90 +11699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental analysis and reconstruction of late Holocene aeolian dust fluxes from the Rio Rubens peat bog in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalez Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisa Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio I Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
@@ -11811,103 +11811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's northern and southern hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t>
@@ -11988,51 +11988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gili Stefania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sawakuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
@@ -12074,64 +12074,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Durantez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12186,64 +12186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12324,90 +12324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
@@ -12520,51 +12520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Christner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 332 p., 2025, Syntheses, 978-2-7592-4126-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
@@ -12636,51 +12636,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12688,51 +12688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t>
@@ -12770,64 +12770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité naturelle et anthropique des dépôts atmosphériques enregistrée dans les tourbières ombrotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l’histoire des sociétés. 10 000 ans d’archives sédimentaires en zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infolio, pp. 94-104, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12884,103 +12884,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling present and future plastics dispersal in the global environment and recommendations for cleanup scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henar Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13156,90 +13156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13443,51 +13443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-74-263-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-941-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hodgson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#241;aut Izagirre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Perren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108346" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20530196221136425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitofumi Abe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silvestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Lange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schrautzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-68-13-2019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPFMQ9VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2958" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646185" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Berntsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister N Jansson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TQCJ5B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Camill" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Alm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614538073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.2.88" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankie K&#252;ttner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mighall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel Mart&#237;nez Cortizas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2014.23019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenaerts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.10.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lambertsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tomasdotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001992" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F. van Winden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap S. Sinninghe Damst&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20353" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987195v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sikorski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10003-010-0013-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560237v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust Gudmundsson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gueguan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Loon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10118-010-0005-y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987125v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme T. Swindles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985129v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ibanez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maerschalk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072008000300021" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305247v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagel Nathalie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Thomas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987097v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nekrassoff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Naranjo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Roberts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-74-263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-941-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hodgson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Roberts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#241;aut Izagirre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Perren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20530196221136425" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitofumi Abe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silvestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Lange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schrautzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-68-13-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPFMQ9VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2958" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646185" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Berntsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister N Jansson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TQCJ5B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Camill" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Alm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614538073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.2.88" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankie K&#252;ttner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mighall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel Mart&#237;nez Cortizas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2014.23019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenaerts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.10.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lambertsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tomasdotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001992" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F. van Winden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap S. Sinninghe Damst&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20353" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust Gudmundsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gueguan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Loon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10118-010-0005-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme T. Swindles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sikorski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10003-010-0013-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987097v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nekrassoff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagel Nathalie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985129v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ibanez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maerschalk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072008000300021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338740v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Naranjo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Roberts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>