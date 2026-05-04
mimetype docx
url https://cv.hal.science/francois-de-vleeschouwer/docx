--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -347,295 +347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t>
+                <w:t xml:space="preserve">Paleo±Dust: quantifying uncertainty in paleo-dust deposition across archive types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Pratte</w:t>
+                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kushan Bao</w:t>
+                <w:t xml:space="preserve">Gabriela Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuxian Li</w:t>
+                <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.941-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-941-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708283v1</w:t>
+                <w:t xml:space="preserve">hal-04708286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo±Dust: quantifying uncertainty in paleo-dust deposition across archive types</w:t>
+                <w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Torre</w:t>
+                <w:t xml:space="preserve">Kushan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lambert</w:t>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Wenfang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.941-959. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-941-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708286v1</w:t>
+                <w:t xml:space="preserve">hal-04708283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t>
               </w:r>
@@ -1257,51 +1257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,90 +1391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling late Quaternary atmospheric circulation in the Southern Hemisphere through the provenance of Pampean loess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gaiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2338,51 +2338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,429 +2544,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunshan Bao</w:t>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atindra Sapkota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenfang Zhang</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Shen</w:t>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990229v1</w:t>
+                <w:t xml:space="preserve">hal-02991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Sugita</w:t>
+                <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Atindra Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Ji Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.492-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02418207v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 244, </w:t>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991318v1</w:t>
+                <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
               </w:r>
@@ -2978,51 +2978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene dynamics of the southern westerly winds over the Indian Ocean inferred from a peat dust deposition record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's Northern and Southern Hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,77 +3458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centennial records of cadmium and lead in NE China lake sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,307 +3712,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record of Anthropocene pollution sources of lead in disturbed peatlands from Southern Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Inglis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Evershed</w:t>
+                <w:t xml:space="preserve">Bernard Palowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349013v1</w:t>
+                <w:t xml:space="preserve">hal-02348930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Anthropocene pollution sources of lead in disturbed peatlands from Southern Poland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David A. Naafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Palowski</w:t>
+                <w:t xml:space="preserve">Erin Mcclymont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Evershed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02348930v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal limits to the predicted increase of the peatland carbon sink with warming</w:t>
               </w:r>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased atmospheric dust deposition during the Neoglacial in a boreal peat bog from north-eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,51 +4772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization (REE, Nd and Pb isotopes) of atmospheric mineral dust deposited in two maritime peat bogs from the St. Lawrence North Shore (eastern Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,51 +4876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Holocene atmospheric dust deposition in eastern Canada (St. Lawrence North Shore)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,295 +6435,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pazdur</w:t>
+                <w:t xml:space="preserve">Michael Krachler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Luthers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 40, pp. 335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984220v1</w:t>
+                <w:t xml:space="preserve">hal-00915750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pazdur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Krachler</w:t>
+                <w:t xml:space="preserve">Cédric Luthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">Maurice Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 40, pp. 335-338. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 268, pp. 44-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915750v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and refinement of proxy-climate indicators from peats</w:t>
               </w:r>
@@ -7786,51 +7786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy Cheburkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pazdur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Sikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8079,51 +8079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nekrassoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Streel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 23, pp. 3253-3266. </w:t>
@@ -8918,51 +8918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynological and geochemical data in peat sediments alongside an old (Roman or Merovingian) paved road in the Hautes-Fagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Streel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,51 +9654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene southern westerly wind variability in the Southern Indian Ocean Sector: a dust record from Amsterdam Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10029,51 +10029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holocene dust peat record from Amsterdam Island: implications for climatic variability in the past 6500 years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,51 +10154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent 210Pb, 137Cs and 241Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10279,103 +10279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugita S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -10568,51 +10568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10956,51 +10956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
@@ -11436,51 +11436,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth’s northern and southern hemispheres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11561,90 +11561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holocene geochemical peat record for paleo-dust tracing in NE China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11699,51 +11699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental analysis and reconstruction of late Holocene aeolian dust fluxes from the Rio Rubens peat bog in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalez Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisa Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11811,51 +11811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's northern and southern hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12199,51 +12199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12324,90 +12324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
@@ -13443,51 +13443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-74-263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-941-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hodgson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Roberts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#241;aut Izagirre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Perren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20530196221136425" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitofumi Abe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silvestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Lange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schrautzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-68-13-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPFMQ9VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2958" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646185" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Berntsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister N Jansson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TQCJ5B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Camill" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Alm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614538073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.2.88" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankie K&#252;ttner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mighall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel Mart&#237;nez Cortizas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2014.23019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenaerts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.10.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lambertsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tomasdotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001992" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F. van Winden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap S. Sinninghe Damst&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20353" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust Gudmundsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gueguan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Loon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10118-010-0005-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme T. Swindles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sikorski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10003-010-0013-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987097v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nekrassoff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagel Nathalie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985129v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ibanez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maerschalk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072008000300021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338740v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Naranjo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Roberts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-74-263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-941-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hodgson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Roberts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#241;aut Izagirre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Perren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20530196221136425" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitofumi Abe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silvestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Lange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schrautzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-68-13-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPFMQ9VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2958" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646185" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Berntsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister N Jansson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TQCJ5B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Camill" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Alm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614538073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.2.88" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankie K&#252;ttner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mighall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel Mart&#237;nez Cortizas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2014.23019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenaerts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.10.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lambertsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tomasdotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001992" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F. van Winden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap S. Sinninghe Damst&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20353" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust Gudmundsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gueguan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Loon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10118-010-0005-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme T. Swindles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sikorski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10003-010-0013-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987097v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nekrassoff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagel Nathalie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985129v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ibanez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maerschalk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072008000300021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338740v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Naranjo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Roberts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>