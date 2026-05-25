--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,1714 +100,1714 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological evidences of the Zonda palaeo-river megafan, Central Andes of Argentina (33°S)</w:t>
+                <w:t xml:space="preserve">From the 8.2 ka event to the Little Ice Age: Holocene cold periods and human impact recorded in alpine glaciofluvial peatlands (Silvretta Mountains, Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Oropeza</w:t>
+                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M Moreiras</w:t>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela M Kröhling</w:t>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105545⟩</w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.263-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-74-263-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384330v1</w:t>
+                <w:t xml:space="preserve">hal-05390880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the 8.2 ka event to the Little Ice Age: Holocene cold periods and human impact recorded in alpine glaciofluvial peatlands (Silvretta Mountains, Switzerland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological evidences of the Zonda palaeo-river megafan, Central Andes of Argentina (33°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Oropeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stella M Moreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela M Kröhling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (2), pp.263-279. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.105545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egqsj-74-263-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390880v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo±Dust: quantifying uncertainty in paleo-dust deposition across archive types</w:t>
+                <w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Torre</w:t>
+                <w:t xml:space="preserve">Kushan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lambert</w:t>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Wenfang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.941-959. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-941-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708286v1</w:t>
+                <w:t xml:space="preserve">hal-04708283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">East Asian monsoon and westerly jet driven changes in climate and surface conditions in the NE drylands of China since the Late Pleistocene</w:t>
+                <w:t xml:space="preserve">Paleo±Dust: quantifying uncertainty in paleo-dust deposition across archive types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Pratte</w:t>
+                <w:t xml:space="preserve">Nicolás Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kushan Bao</w:t>
+                <w:t xml:space="preserve">Gabriela Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuxian Li</w:t>
+                <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 331, pp.108637. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.941-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-941-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708283v1</w:t>
+                <w:t xml:space="preserve">hal-04708286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246695v1</w:t>
+                <w:t xml:space="preserve">hal-04246996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by Marciscz et al. (2023)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Southern limit of the Patagonian Ice Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Dominic Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Longman</w:t>
+                <w:t xml:space="preserve">Stephen Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+                <w:t xml:space="preserve">Eñaut Izagirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mcculloch</w:t>
+                <w:t xml:space="preserve">Bianca Perren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.108346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246661v1</w:t>
+                <w:t xml:space="preserve">hal-04708278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Longman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246996v1</w:t>
+                <w:t xml:space="preserve">hal-04247000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern limit of the Patagonian Ice Sheet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bianca Perren</w:t>
+                <w:t xml:space="preserve">Mineral dust and lead deposition from land use and metallurgy in a 4800-year-old peat record from the Central Alps (Tyrol, Austria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingmar Unkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708278v1</w:t>
+                <w:t xml:space="preserve">hal-04246695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nd isotopes as a tracer of dust trapped by peat bogs: A reminder of basics. Comment on: « Neodymium isotopes in peat reveal past local environmental disturbances » by Marciscz et al. (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Longman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 882, pp.163379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247000v1</w:t>
+                <w:t xml:space="preserve">hal-04246661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Śnieżka peatland as a candidate for the Global Boundary Stratotype Section and Point for the Anthropocene Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Enrico</w:t>
+                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Magand</w:t>
+                <w:t xml:space="preserve">Edyta Łokas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz F Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Beata Smieja-Król</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.205301962211364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20530196221136425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906056v1</w:t>
+                <w:t xml:space="preserve">hal-03973074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling late Quaternary atmospheric circulation in the Southern Hemisphere through the provenance of Pampean loess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Gaiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 232, pp.104143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Śnieżka peatland as a candidate for the Global Boundary Stratotype Section and Point for the Anthropocene Series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Smieja-Król</w:t>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Turner</w:t>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henar Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20530196221136425⟩</w:t>
+              <w:t xml:space="preserve">Microplastics and Nanoplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973074v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
+                <w:t xml:space="preserve">Maxime Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
+                <w:t xml:space="preserve">Oliver Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henar Margenat</w:t>
+                <w:t xml:space="preserve">Beatriz F Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microplastics and Nanoplastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 341, pp.62-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935914v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting vulnerability of humid tropical forests to multiple stressors</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Wainer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2038,1350 +2038,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transboundary transport of trace elements on mountain peat geochemistry (Sudetes, Central Europe)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Gałka</w:t>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Kołaczek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106162⟩</w:t>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895457v1</w:t>
+                <w:t xml:space="preserve">hal-03049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni Storici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049790v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunshan Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atindra Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.492-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895449v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ettler</w:t>
+                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02895478v1</w:t>
+                <w:t xml:space="preserve">hal-02991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marquer</w:t>
+                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991318v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 kyr of atmospheric mineral dust deposition in north-eastern China: A record of palaeoclimatic and palaeoenvironmental changes in the Chinese dust source regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Pratte</w:t>
+                <w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunshan Bao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ji Shen</w:t>
+                <w:t xml:space="preserve">V. Ettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619892661⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 737, pp.138699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990229v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marquer</w:t>
+                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.489-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02418207v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene dust dynamics: Introduction to the special issue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene dynamics of the southern westerly winds over the Indian Ocean inferred from a peat dust deposition record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lambert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619892670⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.106169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990233v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene dynamics of the southern westerly winds over the Indian Ocean inferred from a peat dust deposition record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's Northern and Southern Hemispheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106169⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895456v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's Northern and Southern Hemispheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
+                <w:t xml:space="preserve">Influence of transboundary transport of trace elements on mountain peat geochemistry (Sudetes, Central Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Łokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Gałka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Kołaczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.106162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007738v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the Past: Fires, Architecture, and Environmental Lead Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik J. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,567 +3452,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centennial records of cadmium and lead in NE China lake sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">6200 years of human activities and environmental change in the northern central Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schrautzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Unkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.407⟩</w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (1), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-68-13-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348906v1</w:t>
+                <w:t xml:space="preserve">hal-02348899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6200 years of human activities and environmental change in the northern central Alps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Centennial records of cadmium and lead in NE China lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunshan Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Unkel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (1), pp.13-28. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 657, pp.548-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egqsj-68-13-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348899v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Anthropocene pollution sources of lead in disturbed peatlands from Southern Poland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Palowski</w:t>
+                <w:t xml:space="preserve">Gordon Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David A. Naafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Mcclymont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Evershed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348930v1</w:t>
+                <w:t xml:space="preserve">hal-02349013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of geohopanoids in peat: Implications for the use of hopanoid-based proxies in natural archives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanhong Zheng</w:t>
+                <w:t xml:space="preserve">Record of Anthropocene pollution sources of lead in disturbed peatlands from Southern Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fiałkiewicz-Kozieł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Mcclymont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Evershed</w:t>
+                <w:t xml:space="preserve">Bernard Palowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.12.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349013v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal limits to the predicted increase of the peatland carbon sink with warming</w:t>
               </w:r>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,64 +4279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent 210 Pb, 137 Cs and 241 Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,77 +4400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased atmospheric dust deposition during the Neoglacial in a boreal peat bog from north-eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 469, pp.34 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4772,64 +4772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization (REE, Nd and Pb isotopes) of atmospheric mineral dust deposited in two maritime peat bogs from the St. Lawrence North Shore (eastern Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4876,77 +4876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Holocene atmospheric dust deposition in eastern Canada (St. Lawrence North Shore)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (1), pp.12-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4993,90 +4993,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-glacial elevated dust deposition linked to westerly wind shifts in southern South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heleen Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martínez-Cortizas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 5, pp. 11670-11680. </w:t>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister N Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin E Kylander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5256,90 +5256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions from Pre-Hispanic Metallurgy in the South American Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heleen Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Torrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5384,295 +5384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database and synthesis of northern peatland soil properties and Holocene carbon and nitrogen accumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting paleodust information from peat geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Loisel</w:t>
+                <w:t xml:space="preserve">M Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zicheng Yu</w:t>
+                <w:t xml:space="preserve">H Mcgowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W Beilman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683614538073⟩</w:t>
+              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.88-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22498/pages.22.2.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442136v1</w:t>
+                <w:t xml:space="preserve">hal-05441979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting paleodust information from peat geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">A database and synthesis of northern peatland soil properties and Holocene carbon and nitrogen accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zicheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ferrat</w:t>
+                <w:t xml:space="preserve">David W Beilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Mcgowan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heleen Vanneste</w:t>
+                <w:t xml:space="preserve">Philip Camill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Weiss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jukka Alm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (2), pp.88-89. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (9), pp.1028-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22498/pages.22.2.88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683614538073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05441979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3300-year atmospheric metal contamination record from Raeburn Flow raised bog, south west Scotland</w:t>
               </w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankie Küttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mighall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,77 +5818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 2, pp. 145-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5922,77 +5922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected papers from the 29th SEGH Conference on Environmental Geochemistry and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hursthouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez-Cortizas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mattielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coenaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6186,51 +6186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-related changes in peatland carbon accumulation during the last millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan J. Charman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W Beilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Blaauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,64 +6320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution reconstruction of atmospheric deposition of trace metals and metalloids since AD 1400 recorded by ombrotrophic peat cores in Hautes-Fagnes, Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,429 +6435,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Krachler</w:t>
+                <w:t xml:space="preserve">Anna Pazdur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">Cédric Luthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 268, pp. 44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915750v1</w:t>
+                <w:t xml:space="preserve">hal-00984220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millennial record of environmental change in peat deposits from the Misten bog (East Belgium)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and refinement of proxy-climate indicators from peats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Luthers</w:t>
+                <w:t xml:space="preserve">Frank M. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Streel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Mauquoy</w:t>
+                <w:t xml:space="preserve">Mariusz Lamentowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, vol. 268, pp. 44-57. </w:t>
+              <w:t xml:space="preserve">, 2012, vol. 268, pp. 21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984220v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and refinement of proxy-climate indicators from peats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volcano- and climate-driven changes in atmospheric dust sources and fluxes since the Late Glacial in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank M. Chambers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Michael Krachler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Lamentowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 268, pp. 21-33. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 40, pp. 335-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.04.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G32586.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980256v1</w:t>
+                <w:t xml:space="preserve">hal-00915750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the spatial distributions of total- and methyl-mercury and their relationship to sediment geochemistry from a whole-lake perspective</w:t>
               </w:r>
@@ -6882,51 +6882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Lambertsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Tomasdotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7003,51 +7003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia F. van Winden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,51 +7107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative WD-XRF calibration for small ceramic samples and their source material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7231,1967 +7231,1967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial Terminations II and I as recorded in NE Iceland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Lead-210 Measurement in Peat Using Polonium Extraction. A Procedural Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jarosław Sikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10118-010-0005-y⟩</w:t>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 36, pp. 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10003-010-0013-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00560237v1</w:t>
+                <w:t xml:space="preserve">hal-00987195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating peat profiles using tephra: stratigraphy, geochemistry and chronology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation of peat samples for inorganic geochemistry used as palaeoenvironmental proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gill Plunkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mires and Peat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, vol. 7</w:t>
+              <w:t xml:space="preserve">, 2010, 7, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987125v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peat as an archive of atmospheric metal pollution : the example of Pb in Europe. Editor : Jackson S.T., Charman D., Newman L. and Kiefer T.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glacial Terminations II and I as recorded in NE Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agust Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gueguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peatlands : Paleoenvironnements and carbon dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geologos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.201-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10118-010-0005-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526664v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00560237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Lead-210 Measurement in Peat Using Polonium Extraction. A Procedural Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dating peat profiles using tephra: stratigraphy, geochemistry and chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme T. Swindles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Plunkett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mires and Peat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987195v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of peat samples for inorganic geochemistry used as palaeoenvironmental proxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Peat as an archive of atmospheric metal pollution : the example of Pb in Europe. Editor : Jackson S.T., Charman D., Newman L. and Kiefer T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Shotyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mires and Peat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.1-9</w:t>
+              <w:t xml:space="preserve">Peatlands : Paleoenvironnements and carbon dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999498v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic impacts in North Poland over the last 1300 years - A record of Pb, Zn, Cu, Ni and S in an ombrotrophic peat bog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiproxy evidence of 'Little Ice Age' palaeoenvironmental changes in a peat bog from northern Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Sikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Pawlyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andriy Cheburkin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaroslaw Sikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.020⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 19, pp. 625-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683609104027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987134v1</w:t>
+                <w:t xml:space="preserve">hal-00987445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy evidence of 'Little Ice Age' palaeoenvironmental changes in a peat bog from northern Poland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic impacts in North Poland over the last 1300 years - A record of Pb, Zn, Cu, Ni and S in an ombrotrophic peat bog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Cheburkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pazdur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Sikorski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andriy Cheburkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 407, pp. 5674-5684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683609104027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00987445v1</w:t>
+                <w:t xml:space="preserve">hal-00987134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman road pollution assessed by elemental and lead isotope geochemistry in East Belgium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Geochemical And Pb Isotopic Signature Of peaty Sediments From Central-South Chile : Identification Of Particle Supplies Over The Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Maerschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 53, pp. 1640-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0717-97072008000300021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987097v1</w:t>
+                <w:t xml:space="preserve">hal-00985129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of high-resolution petrography on resin-impregnated Holocene peat columns to detect and analyse tephras, cryptotephras, and other materials.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Fagel</w:t>
+                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Richter</w:t>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boës</w:t>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327163v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and application of high-resolution petrography on resin-impregnated Holocene peat columns to detect and analyse tephras, cryptotephras, and other materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Vleeschouwer François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fagel Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (1), pp.54-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00305247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical And Pb Isotopic Signature Of peaty Sediments From Central-South Chile : Identification Of Particle Supplies Over The Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development and application of high-resolution petrography on resin-impregnated Holocene peat columns to detect and analyse tephras, cryptotephras, and other materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Maerschalk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178, pp.54-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985129v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘‘The biosphere: A homogeniser of Pb-isotope signals” by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">De Vleeschouwer François</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23, pp.2789-2793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00325750v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;The biosphere: A homogeniser of Pb-isotope signals&amp;quot; by C. Reimann, B. Flem, A. Arnoldussen, P. Englmaier, T.E. Finne, F. Koller and Ø. Nordgulen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Long term mobilisation of chemical elements in tephra-rich peat (NE Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, vol. 23, pp. 2789-2792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.05.017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (12), pp.3819-3839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987558v1</w:t>
+                <w:t xml:space="preserve">insu-00338740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term mobilisation of chemical elements in tephra-rich peat (NE Iceland)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Roman road pollution assessed by elemental and lead isotope geochemistry in East Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nekrassoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (12), pp.3819-3839. </w:t>
+              <w:t xml:space="preserve">, 2008, vol. 23, pp. 3253-3266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00338740v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynological and geochemical data in peat sediments alongside an old (Roman or Merovingian) paved road in the Hautes-Fagnes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atmospheric lead and heavy metal pollution records from a Belgian peat bog spanning the last two millenia: Human impact on a regional to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goormaghtigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 377, pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168248v1</w:t>
+                <w:t xml:space="preserve">hal-00987398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric lead and heavy metal pollution records from a Belgian peat bog spanning the last two millenia: Human impact on a regional to global scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Palynological and geochemical data in peat sediments alongside an old (Roman or Merovingian) paved road in the Hautes-Fagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CG2007 (M01/09), pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.02.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987398v1</w:t>
+                <w:t xml:space="preserve">hal-00168248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Chemistry Of The Llaima Pumice, Southern Chile : Evidence For Magma Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Juvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9300,77 +9300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9412,77 +9412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green ice cores : Hawaiian peats record glacial-interglacial dust cycles – Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Beilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9523,1109 +9523,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Hutchinson</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630097v1</w:t>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene southern westerly wind variability in the Southern Indian Ocean Sector: a dust record from Amsterdam Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349153v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790665v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Holocene southern westerly wind variability in the Southern Indian Ocean Sector: a dust record from Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075560v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holocene dust peat record from Amsterdam Island: implications for climatic variability in the past 6500 years.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Bala Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Teisserenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES' Dust Impact on Climate and Environment working group (DICE) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Las Cruces, Chile</w:t>
+              <w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349632v1</w:t>
+                <w:t xml:space="preserve">hal-02453198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent 210Pb, 137Cs and 241Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Souhaut Marc</w:t>
+                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugita S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International society of Limnology (SIL) 2018 congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349595v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">A Holocene dust peat record from Amsterdam Island: implications for climatic variability in the past 6500 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mattielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">PAGES' Dust Impact on Climate and Environment working group (DICE) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Cruces, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349206v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of pollutants in polar, high- and low-altitude cryoconites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recent 210Pb, 137Cs and 241Am accumulation in an ombrotrophic peatland from Amsterdam Island (Southern Indian Ocean).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Teisserenc</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gandois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Souhaut Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées scientifiques du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">34th International society of Limnology (SIL) 2018 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453198v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-antarctic Peats as Recorders of Westerly Wind Changes. Preliminary Results. Polar Open Science Meeting, June 18th-23rd 2018, Davos, Switzerland. Abstract + Talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
@@ -10654,51 +10654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of artificial radionuclides in a small catchment in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,51 +10706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -10773,596 +10773,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
+                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790200v1</w:t>
+                <w:t xml:space="preserve">hal-01790193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977919v1</w:t>
+                <w:t xml:space="preserve">hal-01868002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868002v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
+                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790193v1</w:t>
+                <w:t xml:space="preserve">hal-01790200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metals in high-mountain catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Teisserenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11436,90 +11436,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth’s northern and southern hemispheres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11561,103 +11561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holocene geochemical peat record for paleo-dust tracing in NE China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
@@ -11699,90 +11699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental analysis and reconstruction of late Holocene aeolian dust fluxes from the Rio Rubens peat bog in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalez Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisa Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio I Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
@@ -11811,103 +11811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal anthropogenic enrichment of mercury in Earth's northern and southern hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cracovie, Poland</w:t>
@@ -11988,51 +11988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gili Stefania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sawakuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
@@ -12074,64 +12074,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hydrology can explain biogeochemical exports from Bernadouze peatland?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Durantez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12186,64 +12186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12324,90 +12324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
@@ -12520,51 +12520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent C. Christner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 332 p., 2025, Syntheses, 978-2-7592-4126-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
@@ -12636,51 +12636,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12688,51 +12688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t>
@@ -12770,64 +12770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité naturelle et anthropique des dépôts atmosphériques enregistrée dans les tourbières ombrotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l’histoire des sociétés. 10 000 ans d’archives sédimentaires en zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infolio, pp. 94-104, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12884,103 +12884,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling present and future plastics dispersal in the global environment and recommendations for cleanup scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henar Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13156,90 +13156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13443,51 +13443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-74-263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-941-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hodgson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Roberts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#241;aut Izagirre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Perren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20530196221136425" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitofumi Abe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silvestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Lange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schrautzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-68-13-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPFMQ9VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2958" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646185" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Berntsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister N Jansson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TQCJ5B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Camill" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Alm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614538073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.2.88" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankie K&#252;ttner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mighall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel Mart&#237;nez Cortizas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2014.23019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenaerts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.10.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lambertsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tomasdotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001992" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F. van Winden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap S. Sinninghe Damst&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20353" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust Gudmundsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gueguan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Loon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10118-010-0005-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme T. Swindles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sikorski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10003-010-0013-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987097v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nekrassoff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagel Nathalie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985129v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ibanez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maerschalk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072008000300021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338740v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Naranjo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Roberts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Unkel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-74-263-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M Moreiras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M Kr&#246;hling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pratte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan Bao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cosentino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-941-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hodgson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#241;aut Izagirre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Perren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108346" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcculloch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta &#321;okas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20530196221136425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gaiero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Coppo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitofumi Abe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Silvestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Sapkota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619892670" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106169" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007738v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ko&#322;aczek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik J. Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03869" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Lange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schrautzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-68-13-2019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Inglis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David A. Naafs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcclymont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Evershed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.12.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPFMQ9VL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gallego-Sala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Charman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0271-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Garneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441923v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2958" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646185" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Vanneste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Berntsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister N Jansson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin E Kylander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TQCJ5B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mauquoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torrej&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441979v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcgowan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weiss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.2.88" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Yu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Beilman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Camill" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Alm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614538073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankie K&#252;ttner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mighall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel Mart&#237;nez Cortizas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2014.23019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9601-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Cortizas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenaerts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.10.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J. Charman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Booth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-929-2013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Allan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazdur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Luthers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Streel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.12.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980256v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Chambers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.04.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915750v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krachler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32586.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lambertsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tomasdotter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001992" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia F. van Winden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Talbot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap S. Sinninghe Damst&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20353" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987195v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Sikorski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10003-010-0013-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999498v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560237v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust Gudmundsson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gueguan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Loon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10118-010-0005-y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987125v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme T. Swindles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Plunkett" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526664v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shotyk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sikorski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Pawlyta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cheburkin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EC8D585AD61544CE9483F491391F9817CCD2E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maerschalk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-97072008000300021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Vleeschouwer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1CG267-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305247v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagel Nathalie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Thomas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327163v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987558v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.05.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.10.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987097v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nekrassoff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goormaghtigh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.02.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Naranjo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Beilman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.1463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453198v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Bala Prabhakaran" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349632v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349595v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaut Marc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Roberts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977930v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349111v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Charles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Rojas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio I Moreno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007725v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349179v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Gabriela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiero Diego" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gili Stefania" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawakuchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>