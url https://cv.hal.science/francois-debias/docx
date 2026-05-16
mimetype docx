--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -502,459 +502,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
+                <w:t xml:space="preserve">Oak masting drivers vary between populations depending on their climatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
+                <w:t xml:space="preserve">Emilie Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Hollain</w:t>
+                <w:t xml:space="preserve">Jean R Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rey</w:t>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Palme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+                <w:t xml:space="preserve">Camille Mermet-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114141⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (6), pp.1117-1124.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857877v1</w:t>
+                <w:t xml:space="preserve">hal-04247374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids negatively relate to body mass on the short‐term in a free‐ranging ungulate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas D Lalande</w:t>
+                <w:t xml:space="preserve">Age and spatio-temporal variations in food resources modulate stress-immunity relationships in three populations of wild roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Marine Hollain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Duhayer</w:t>
+                <w:t xml:space="preserve">B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09769⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.114141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154267v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak masting drivers vary between populations depending on their climatic environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean R Lobry</w:t>
+                <w:t xml:space="preserve">Glucocorticoids negatively relate to body mass on the short‐term in a free‐ranging ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas D Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mermet-Bouvier</w:t>
+                <w:t xml:space="preserve">Jeanne Duhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (6), pp.1117-1124.e4. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.01.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.09769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247374v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphological allometry of four closely related and coexisting insect species reveals adaptation to the mean and variability of the resource size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,77 +1187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term telomere dynamics is associated with glucocorticoid levels in wild populations of roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Froy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neutrophil to lymphocyte ratio indexes individual variation in the behavioural stress response of wild roe deer across fluctuating environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of forage availability in ecological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,198 +2612,352 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ANS DE SUIVI DE LA POPULATION DE CHEVREUILS 1975-2025 - Territoire d’Etude et d’Expérimentation de Trois-Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Coucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB/LBBE/ONF. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme Drone &amp; Capteurs Embarqués (DCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Plateformes de la FR BioEEnViS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2950,51 +3104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;li Kodjo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fleurot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P&#233;lisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Bel-Venner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05249-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13686-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F. Pelisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Widmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.17346.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MCTXBM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;li Kodjo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fleurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P&#233;lisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Bel-Venner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05249-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaumelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Redman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill de Rijke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Wit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05087-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Froy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110836" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lavabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2755-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13686-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F. Pelisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Widmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.17346.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MCTXBM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05604926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Coucy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Doreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>