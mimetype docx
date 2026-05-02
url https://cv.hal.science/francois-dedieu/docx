--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -81,573 +81,1288 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des risques sous contrôle : Les effets d’inertie du dispositif de sécurité sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre de sociologie des organisations. 2009, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pesticides agricoles sont-ils dangereux ? La réception du livre Silent Spring de Rachel Carson en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuen Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Lachaud, Corinne Marache et Fabien Knittel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, techniques et agriculture. Des Lumières au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univ. de Bordeaux, pp.193-211, 2025, 979-10-300-1127-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05547768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For science, by science. The emergence and circulation of conflict of interest as a protest repertoire to fight against pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflict of Interest and Medicine Knowledge, Practices, and Mobilizations,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.201-218, 2021, 9781003161035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003161035-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing by ignoring : the manufacture and the function of the underreporting of farmworkers pesticide poisoning in France and in California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routlege International Handbook of Ignorance studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9781315867762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the regulation of plastics used in agriculture and for food to inform public policies and support the transition towards sustainable agrifood food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Notelet</w:t>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming System design for sustainable agrifood systems: theories and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/nhmw-t465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agences d’expertise et le cadrage des connaissances issues de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Direction Générale Déléguée à l’Expertise et à l’Appui aux Politiques Publiques d’INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arbitration of risks : Concrete uses of pesticides in French apple and potato production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisible pesticides, Invisible workers, Invisible hazards. International Conference on Pesticides &amp; Occupational Health Issues in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the SocioAgriPest Research Group, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous discontinuation – The DDT Ban revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Sustainability Transitions Conference "Sustainability transitions and wider transformative change, historical roots and future pathways"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Sussex. Brighton, GBR., Aug 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Link Pesticides and Occupational Diseases in Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Prete</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 36th 4S (Society for Social Studies of Science) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Nov 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -657,2389 +1372,1786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous discontinuation: the DDT ban as a framework for the perpetuation of pesticides use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23251042.2025.2484478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risks versus risks: The professional culture of discretion around pesticide risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105 (4), pp.443-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-024-00221-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, Special Issue “Multi-risk management in the agricultural sector”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105 (4), pp.327-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-024-00224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’organisation des acteurs locaux influence-t-elle la surveillance sanitaire ? Modèle pro-curatif vs. modèle pro-préventif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mlala Sofia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Hénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.Article 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04598671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrecies as Organized Ignorance: The Illusion of Knowledge in French Pesticide Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science as Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (4), pp.455-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09505431.2022.2090328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organized denial at work: The difficult search for consistencies in French pesticide regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulation and Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.951-973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rego.12381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domestication de l’épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.15-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.202.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de crise : comment tirer les leçons du Coronavirus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la crise : quelles formations pour relever les défis contemporains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan Ecophyto de réduction d’usage des pesticides en France : décryptage d’un échec et raisons d’espérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices du doute : les usages politiques de la sous évaluation des intoxications professionnelles liées aux pesticides en France et en Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (35), pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible et laisser dans l'ombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.29-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La course aux « belles affaires », la congruence d'intérêts professionnels et organisationnels dans la police judiciaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alerts and catastrophes: The case of the 1999 storm in France, a treacherous risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ds.343.0347⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.e1-e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573136v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerts and catastrophes: The case of the 1999 storm in France, a treacherous risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La course aux « belles affaires », la congruence d'intérêts professionnels et organisationnels dans la police judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.347-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.343.0347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...385 lines deleted...]
-                <w:t xml:space="preserve">hal-02432590v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides : le confort de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SEUIL, 391 p., 2022, Anthropocène, 978-2-02-147349-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid 19 une crise organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, 136 p., 2020, Essai, 9782724626650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une catastrophe ordinaire : la tempête du 27 décembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 232 p., 2013, Cas de figure, 978-2-7132-2409-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573040v1</w:t>
-              </w:r>
-[...233 lines deleted...]
-                <w:t xml:space="preserve">hal-04573069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consensus par l’ignorance : l’organisation du déni au sein de la gestion publique des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04573198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3186,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00221-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04598671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlala Sofia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane H&#233;naux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2090328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.343.0347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTNPT5L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-catastrophe-ordinaire/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuen Merrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00221-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04598671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlala Sofia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane H&#233;naux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2090328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTNPT5L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.343.0347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-catastrophe-ordinaire/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>