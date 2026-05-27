--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -81,2709 +81,2709 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
+                <w:t xml:space="preserve">A review of the regulation of plastics used in agriculture and for food to inform public policies and support the transition towards sustainable agrifood food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Notelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming System design for sustainable agrifood systems: theories and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/nhmw-t465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127243v1</w:t>
+                <w:t xml:space="preserve">hal-05251482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agences d’expertise et le cadrage des connaissances issues de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05126469v1</w:t>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demortain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Direction Générale Déléguée à l’Expertise et à l’Appui aux Politiques Publiques d’INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des risques sous contrôle : Les effets d’inertie du dispositif de sécurité sanitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The arbitration of risks : Concrete uses of pesticides in French apple and potato production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invisible pesticides, Invisible workers, Invisible hazards. International Conference on Pesticides &amp; Occupational Health Issues in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the SocioAgriPest Research Group, Jun 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01397382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous discontinuation – The DDT Ban revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Sustainability Transitions Conference "Sustainability transitions and wider transformative change, historical roots and future pathways"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sussex. Brighton, GBR., Aug 2015, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Link Pesticides and Occupational Diseases in Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 36th 4S (Society for Social Studies of Science) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Social Studies of Science (4S), Nov 2011, Cleveland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous discontinuation: the DDT ban as a framework for the perpetuation of pesticides use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23251042.2025.2484478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risks versus risks: The professional culture of discretion around pesticide risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (4), pp.443-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-024-00221-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, Special Issue “Multi-risk management in the agricultural sector”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (4), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-024-00224-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’organisation des acteurs locaux influence-t-elle la surveillance sanitaire ? Modèle pro-curatif vs. modèle pro-préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mlala Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Hénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.Article 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04598671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrecies as Organized Ignorance: The Illusion of Knowledge in French Pesticide Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2022.2090328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organized denial at work: The difficult search for consistencies in French pesticide regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulation and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.951-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rego.12381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de crise : comment tirer les leçons du Coronavirus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-02432590v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domestication de l’épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.15-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.202.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise : quelles formations pour relever les défis contemporains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan Ecophyto de réduction d’usage des pesticides en France : décryptage d’un échec et raisons d’espérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2017004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénéfices du doute : les usages politiques de la sous évaluation des intoxications professionnelles liées aux pesticides en France et en Californie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (35), pp.77-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre visible et laisser dans l'ombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.29-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course aux « belles affaires », la congruence d'intérêts professionnels et organisationnels dans la police judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.347-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.343.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerts and catastrophes: The case of the 1999 storm in France, a treacherous risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.e1-e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides agricoles sont-ils dangereux ? La réception du livre Silent Spring de Rachel Carson en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuen Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Lachaud, Corinne Marache et Fabien Knittel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, techniques et agriculture. Des Lumières au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Univ. de Bordeaux, pp.193-211, 2025, 979-10-300-1127-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For science, by science. The emergence and circulation of conflict of interest as a protest repertoire to fight against pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict of Interest and Medicine Knowledge, Practices, and Mobilizations,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.201-218, 2021, 9781003161035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003161035-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing by ignoring : the manufacture and the function of the underreporting of farmworkers pesticide poisoning in France and in California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routlege International Handbook of Ignorance studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781315867762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the regulation of plastics used in agriculture and for food to inform public policies and support the transition towards sustainable agrifood food systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05251482v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agences d’expertise et le cadrage des connaissances issues de la recherche</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-03309803v1</w:t>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arbitration of risks : Concrete uses of pesticides in French apple and potato production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des risques sous contrôle : Les effets d’inertie du dispositif de sécurité sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...430 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...575 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...583 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre de sociologie des organisations. 2009, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-04573136v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2801,51 +2801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides : le confort de l'ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SEUIL, 391 p., 2022, Anthropocène, 978-2-02-147349-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2863,90 +2863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid 19 une crise organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, 136 p., 2020, Essai, 9782724626650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2964,51 +2964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une catastrophe ordinaire : la tempête du 27 décembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 232 p., 2013, Cas de figure, 978-2-7132-2409-6</w:t>
             </w:r>
           </w:p>
@@ -3067,51 +3067,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consensus par l’ignorance : l’organisation du déni au sein de la gestion publique des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3298,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuen Merrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00221-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04598671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlala Sofia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane H&#233;naux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2090328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTNPT5L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.343.0347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-catastrophe-ordinaire/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pellissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23251042.2025.2484478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00221-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04598671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlala Sofia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane H&#233;naux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2090328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.202.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.343.0347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTNPT5L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuen Merrer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02432590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-catastrophe-ordinaire/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>