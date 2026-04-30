--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -2146,51 +2146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="609C0A37"/>
+    <w:nsid w:val="6E23EDA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2294,51 +2294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="804FA940"/>
+    <w:nsid w:val="92721B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2442,51 +2442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DFB3445"/>
+    <w:nsid w:val="25793AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>