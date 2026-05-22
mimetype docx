--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -963,191 +963,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01200848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allongement des déplacements quotidiens contribue à l’émergence d’espaces urbains multipolaires, tandis que la mobilité baisse au centre des grandes agglomérations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Delisle</w:t>
+                <w:t xml:space="preserve">Formes de villes en Europe et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du CGDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La mobilité des Français Panorama issu de l’enquête nationale transports et déplacements 2008, pp.49-64</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052122v1</w:t>
+                <w:t xml:space="preserve">halshs-00530336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de villes en Europe et aux Etats-Unis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delisle</w:t>
+                <w:t xml:space="preserve">L’allongement des déplacements quotidiens contribue à l’émergence d’espaces urbains multipolaires, tandis que la mobilité baisse au centre des grandes agglomérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97, 5 p</w:t>
+              <w:t xml:space="preserve">La Revue du CGDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La mobilité des Français Panorama issu de l’enquête nationale transports et déplacements 2008, pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00530336v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1178,51 +1178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trafic (du vin) sur la Seine au XVe siècle d’après les compagnies françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la Seine (2) Moyen Âge – Temps moderne. Champs, historiographie, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1506,51 +1506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una banca dati per gli storici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bellavitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sapienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,267 +1810,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Database 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+                <w:t xml:space="preserve">Fabien Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594643v1</w:t>
+                <w:t xml:space="preserve">halshs-00688491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">ESPON Database 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Guérois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paulus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00688491v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2146,51 +2146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E23EDA0"/>
+    <w:nsid w:val="217A0FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2294,51 +2294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="92721B3A"/>
+    <w:nsid w:val="C2177056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2442,51 +2442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25793AA2"/>
+    <w:nsid w:val="1D378FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2679,51 +2679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.enseignementsup-recherche.gouv.fr/pages/fiche_emploi_type_referens_iii_itrf/?refine.referens_id=D2A41#top" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrdefi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cornum.hypotheses.org/projets/marven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/atp/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irihs.univ-rouen.fr/fr/projet/travail-apprentissage-et-genre-tag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodivercity.parisgeo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistiques.developpement-durable.gouv.fr/enquete-nationale-transports-et-deplacements-entd-2008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons&#8208;branchu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01133945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.999681" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sapienza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.enseignementsup-recherche.gouv.fr/pages/fiche_emploi_type_referens_iii_itrf/?refine.referens_id=D2A41#top" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrdefi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cornum.hypotheses.org/projets/marven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/atp/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irihs.univ-rouen.fr/fr/projet/travail-apprentissage-et-genre-tag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodivercity.parisgeo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistiques.developpement-durable.gouv.fr/enquete-nationale-transports-et-deplacements-entd-2008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons&#8208;branchu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01133945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.999681" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sapienza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>