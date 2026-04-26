--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François DELMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3971-0603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Heinry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.860. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of two names of diatom species in the genera Planothidium Round & Bukhtiyarova (Achnanthidiaceae) and Placoneis Mereschkowsky (Cymbellaceae) observed in Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eulin-Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multimetric index for the evaluation of water ecological quality of French Guiana streams based on benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.10. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diuron and S-metolachlor on the freshwater diatom Gomphonema gracile: Complementarity between fatty acid proﬁles and different kinds of ecotoxicological impact-endpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Elfeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 688, pp.960-969. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a new autoecological trait matrix for French stream benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.650-658. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of misclassifying river ecological status: A large-scale approach to assign uncertainty in macrophyte and diatom-based biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.285-295. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of river biofilms at the community level to common organic solvent and herbicide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D.W. Swerhone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.4282--4293. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5141-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of pesticide concentrations and fluxes in two rivers of an extensive French multi-agricultural watershed: application of the passive sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cleries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.8044-8057. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiological responses of three freshwater diatoms to realistic diuron exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.4046-4055. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3523-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the natural growth environment on the sensitivity of phototrophic biofilm to herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.8031-8043. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3429-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quality assessment of rivers using diatom metrics across Mediterranean Europe: A methods intercalibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 476-477, pp.768-776. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Disturbed Condition for European Mediterranean rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Feio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 476-477, pp.745-756. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can POCIS be used in Water Framework Directive (2000/60/EC) monitoring networks? A study focusing on pesticides in a French agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 497-498, pp.282-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can POCIS be used in Water Framework Directive (2000/60/EC) monitoring networks? A case study focusing on pesticides in a French agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium decontamination and reversal potential of teratological forms of the diatom Planothidium frequentissimum (Bacillariophyceae) after experimental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.361-370. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of diatom assemblages as biomonitor of the impact of treated uranium mining effluent discharge on a stream: case study of the Ritord watershed (Center-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1186-1199. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-013-1106-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of herbicides and booster biocides along estuarine continuums in the Bay of Vilaine area (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.651-666. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of herbicides and booster biocides along estuarine continuums in the Bay of Vilaine area (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.651 - 666. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in tolerance to herbicide toxicity throughout development stages of phototrophic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 144-145, pp. 310-321. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium on gene expression of the diatom Eolimna minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.934-942. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery potential of periphytic biofilms translocated in artificial streams after industrial contamination (Cd and Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1403-1414. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0894-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of chloroacetanilide herbicides and their metabolites on periphyton in the Leyre River (SW France) via short term growth inhibition tests on autochthonous diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1655-1663. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2em10887a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of a watershed contaminated by heavy metals: A 2-year field biomonitoring of periphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 425, pp.242-253. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in periphytic diatom tolerance to agricultural pesticides in a contaminated river: An analysis at different diversity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.2090-2094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing expectations for pan-European diatom based ecological status assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gomez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Mixed-Mode Ion Exchange Sorbent for the Passive Sampling of Organic Acids by Polar Organic Chemical Integrative Sampler (POCIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Madarassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.13344-13353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field translocation of diatom biofilms impacted by Cd and Zn to assess decontamination and community restructuring capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.520-531. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological assessment of running waters: Do macrophytes, macroinvertebrates, diatoms and fish show similar responses to human pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of periphytic biofilm and filter-feeding bivalve metal bioaccumulation (Cd and Zn) to monitor hydrosystem restoration after industrial remediation: a year of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.3386-3398. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1em10581g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the herbicide metolachlor on river periphytic diatoms: experimental comparison of descriptors at different biological organization levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), p. 239 - p. 249. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/20110080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of periphytic diatom sensitivity to the herbicide diuron and relation to species distribution in a contamination gradient: implications for biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.1768-1774. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EM00783H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid chromatography coupled with tandem mass spectrometry method for thirty-three pesticides in natural water and comparison of performance between classical solid phase extraction and passive sampling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1218 (11), pp.1492-1502. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2011.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of phototrophic river biofilms and constitutive cultivable bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.5394-5401. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00500-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage grouping of European benthic diatoms as indicators of trophic status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deflandre Vlandas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Jarvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 176 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ evaluation of herbicide effects on the composition of river periphytic diatom communities in a region of intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmusephere : The International Online Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diuron biotransformation and its effects on biofilm bacterial community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vercraene Eairmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.837-843. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le POCIS, nouvel outil pour échantillonner et analyser les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adour Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 111, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the use of performance reference compounds in an oasis-HLB absorbent based passive sampler for improving water concentration estimates of polar herbicides in freshwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1713-1719. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es902256m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on de la biodisponibilité des contaminants dissous dans le milieu aquatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, p. 6 - p. 11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the Biological Index (BDI): description and efficiency of the new version (BDI-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.621-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the matrix effects on a HPLC-ESI-MS/MS method and application for monitoring triazine, phenylurea and chloroacetanilide concentrations in fresh and estuarine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (11), pp.108-115. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b805160g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of national approaches to setting ecological status boundaries in phytobenthos assessment for the European Water Framework Directive: results of an intercalibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 621 (1), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of freshwater periphytic diatoms to agricultural herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell primo-culture method for freshwater benthic diatom communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Appl. Phycol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell primo-culture method for freshwater benthic diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9325-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the polar organic chemical integrative sampler and the solid-phase extraction for estimating herbicide time-weighted average concentrations during a microcosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (4), p. 545 - p. 550. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term survey of heavy metal pollution, biofilm contamination and diatom community structure in the Riou-Mort watershed, South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (3), pp.532-542. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of specific growth rates of periphytic diatoms of varying cell size under laboratory and field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 614 (1), pp.285-297. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide effects on freshwater benthic diatoms: Induction of nucleus alterations and silica cell wall abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.88-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailing biogeochemical N budgets in riverine epilithic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the North American Benthological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.178-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic and equilibrium regimes in the operation of polar organic chemical integrative samplers: Application to the passive sampling of the polar herbicides in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1154 (1-2), pp.42-51. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2007.03.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats artificiels : dans quelle limite permettent-ils de décrire les peuplements diatomiques des cours d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting diatom reference communities at the french hydrosystem scale: a first step towards the definition of the good ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203 (1-2), pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of benthic diatom colonization in a cadmium/zinc-polluted river (Riou-Mort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168 (2), pp.179-187. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2007/0168-0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic diatoms in western european streams with altitudes above 800 m: characterisation of the main assemblages and correspondence with ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatom Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (1), pp.147-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quantities of herbicides and nutrients brought down by the river Charente to the coast and modelling of the dispersion of atrazine in the Marennes-Oléron bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Stanisière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a self-organizing map to select representative species in multivariate analysis: A case study determining diatom distribution patterns across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (3), pp.247-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between land-use in the agro-forestry system of les Landes, nitrogen loading to and risk of macro-algal blooming in the Bassin d`Arcachon coastal lagoon (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (3), pp.453-465. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of diatom communities and the influence of hydro-ecoregions: A study on the French hydrosystem scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.3177-3188. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2005.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale stream benthic diatom database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 542, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of unsupervised neural networks for ecoregional zoning of hydrosystems through diatom communities: case study of Adour-Garonne watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 159 (3), pp.409-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to integrate biophysical diversity of a large regulated river: hydrobiogeochemical bases. The case of the Garonne river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (2), pp.181-198. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des déversements de pluies d'orage et de leurs effets sur un petit ruisseau périurbain, le Peugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Assainissement, traitement des eaux, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (174)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de révision de la taxinomie des diatomées des cours d’eau des Antilles en vue d’améliorer l’indice diatomique antillais (IDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eulin-Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française (ADLaF), Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle protecteur de la forêt sur la ressource en eau et les écosystèmes situés à l'aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête Klaus : la forêt et l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marquèze, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of fatty acid profiles of the two freshwater diatoms, Gomphonema gracile and Nitzschia palea, in comparison with classical descriptors and in response to herbicides contaminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Elfeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ghent, Belgium. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between exposure and diatom communities, bio-indication in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite de Juanhua Li (Chine) à Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cestas, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la bioaccumulation des pesticides dans les biofilms de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution finale du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution scientifico-technique et d'échanges à l'occasion de la mission sur place d'Anne EULIN-GARRIGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayenne, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage final du projet LIPID &amp;quot;Lipids as Indicators of Pollution In Diatoms&amp;quot;. Partie 1 : Le point sur les réalisations du programme (hors réalisations de thèse de F. Demailly)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité de Pilotage final du programme du LabEx COTE "LIPID"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cestas, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indice diatomique multimétrique dédié à l'évaluation de l'état écologique des cours d'eau de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un nouveau référentiel autoécologique pour la flore diatomique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.17-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes méthodologiques et variabilité de mesure pour les diatomées en cours d'eau : Estimation et intégration dans le protocole d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse biomathématique de l'autoécologie des diatomées de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition nationale et intercalibration européenne d'un nouveau dispositif d'évaluation écologique des TGCE (Très Grands Cours d'Eau) de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de 3 pesticides sur les acides gras de la diatomée d'eau douce Gomphonema gracile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.18-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des lipides cellulaires comme indicateurs de pollution sur les diatomées : vers une trame écotoxicologique intégrée pour les végétaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du Programme Scientifique LIPID (LabEx COTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Cestas, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources d'incertitude dans les méthodes d'évaluation d'état écologique : le protocole diatomées en cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological status of very large rivers in Europe: a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2017, Olomouc, Czech Republic. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du milieu canalisé sur l'Indice Biologique Diatomées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des lipides cellulaires comme indicateurs de pollution sur les diatomées : vers une trame écotoxicologique intégrée pour les végétaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet LIPID (LabEx COTE) : Réunion Bilan 2017 - Programmation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cestas, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'incertitude dans l'évaluation de l'état écologique des cours d'eau à partir du maillon diatomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National Incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sources d'incertitudes dans les méthodes d'évaluation d'état écologique : le maillon Diatomées en cours d'eau et l'IBD2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'information et d'échanges du GNQE, DRIE Ile-de-France. Résultats des programmes incertitudes Diatomées et Macrophytes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques tropicales de Guyane : biodiversité, écologie des communautés et application à la bio-indication des altérations anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg. pp.26-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’Evaluation d’Etat Ecologique (EEE) des TGCEau de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national "Eaux de Surface continentales" du MEEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Défense, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un dispositif d’évaluation diatomique des TGCE de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national ONEMA - Partenaires fiches-actions "Evaluation TGCE-MEFM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vincennes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre les DOM et les Etablissements de recherche : Domaines et modalités d'implication d'Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire et rencontres annuelles ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vincennes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des lipides cellulaires comme indicateurs de pollution dans les milieux naturels : diagnostic intégré d'écotoxicité basé sur des végétaux terrestres et les diatomées des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE Assemblée générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Villenave d'Ornon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'échanges inter-partenaires des fiches-actions Aquaref B Incertitudes méthodes hydrobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources d’incertitudes dans les méthodes d’évaluation d’état écologique : protocoles Macrophytes et Diatomées en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TR BELCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Nectaire, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des Très Grands Cours d'Eau de France : proposition de dispositif à stabiliser (13-06-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national "Evaluation Très Grands Cours d'Eau": Réunion-visioconférence Irstea-ONEMA-MEDDE "Ajustement du dispositif national"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vincennes, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur, variabilité inter-annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national ONEMA-AQUAREF-partenaires fiches-actions du 06-07-2016 Incertitudes méthodes hydrobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : étude des assemblages typiques et de leurs espèces caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.37-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange QUASARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomée (IBD 2007) : variabilité inter-operateurs (analyses préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de biofilms phototrophes à l'alachlore : réponse des communautés microbiennes vs maturité du biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées thématiques de d'AFEM, Journées d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement au transfert : Indices diatomiques des Départements d'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de Guyane : résultats préliminaires et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux côtières de Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore diatomique des Antilles françaises : Présentation des principaux éléments taxonomiques justifiant et participant à la conception d’un indice diatomique des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modification of the Polar Organic Chemical Integrative Sampler for the monitoring of both neutral and acidic pesticides into the tributaries of the Arcachon's Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment and the 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best available conditions within common Mediterranean stream types from 7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Feio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congress of the Iberian Association of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Construction de la démarche biomathématique, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassioles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du cadmium sur l’expression génétique de l’espèce Eolimna minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données hydroécologiques sur les flores diatomiques des cours d'eau de Guyane, applications en bio-indication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau français grâce au calcul d'une distance à la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage et déploiement in situ d'échantillonneurs passifs de type POCIS afin de quantifier les pesticides dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Banyuls, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution taxonomique de biofilms diatomiques en condition de décontamination métallique expérimentale après colonisation sur site contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la contamination des tributaires du Bassin d'Arcachon par les pesticides et tests écotoxicologiques sur diatomées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of chemical and biological quality of rivers: relevance and validity of a range of in situ sampling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ½uvre de la bio-indication diatomique en cours d'eau avec l'IBD 2007 : pratique actuelle, questionnements, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemagref "Méthodes de Bio-indication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'herbicide métolachlore sur les communautés de diatomées périphytiques des cours d'eau : une approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de tolérance par les biofilms périphytiques exposés aux pesticides en mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'herbicides sur le périphyton de la Leyre(Bassin d'Arcachon) par des tests d'inhibition de croissance à court terme sur des diatomées autochtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in periphytic diatom tolerance to agricultural pesticides in a contaminated river: An analysis from community to population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Environmental Management, Engineering, Planning and Economics (CEMEPE 2011) & SECOTOX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Skiathos, Greece. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de décontamination métallique et évolution des formes tératogènes de Planothidium lanceolatum après une contamination expérimentale au cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of diatom sensitivity to the herbicide diuron in relation to species distribution in a contamination gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ndes Journées Internationales de Limnologie (JIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées continentales de Martinique et de Guadeloupe : convergence et divergence des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la DCE en France métropolitaine à l'aide de l'IBD : pistes méthodologiques pour le développement d'indices diatomiques DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery potential of periphytic biofilm exposed to industrial contamination: field and experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Paul, Minnesota, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do co-occurrence patterns in freshwater diatom communities show biotic relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Paul, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a new HPLC-ESI-MS/MS method, and comparison between on-line and off-line SPE for the analysis of glyphosate and AMPA in freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nhu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference Pesticides And Related Organic Micropollutants in the Environment. 12th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Matera, Italy. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en hydro-écologie basées sur les compartiments végétaux des hydrosystèmes d'eau douce de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion signature du PRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms et évaluation d'impact chimique en milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.125-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de l'herbicide métolachlor sur les communautés de diatomées phytobenthiques des rivières : du niveau de communautés naturelles multispécifiques à la culture pure monospécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie 2010 (JIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between classic reverse phase liquid chromatography and hydrophilic interaction liquid chromatography (HILIC) for acidic pesticides analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Pesticides and Related Organic Micropollutants in the Environment and the 12th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Matera, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in situ de l'effet des herbicides agricoles sur les communautés de diatomées épilithiques des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls sur Mer, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une méthode permettant le dosage du glyphosate et de l'AMPA dans les eaux surface par HPLC-ESI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of agricultural herbicides on river epilithic diatom communities: microcosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint PSE-SETAC conference on ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cracovie, Poland. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance des écosystèmes aquatiques impactés par d'anciens sites miniers uranifères (Le Ritord, Limousin) : résultats préliminaires du suivi du périphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C18 : Impact de la compétition sur les communautés de diatomées benthiques : les différentes espèces réagissent-elles de façon indépendante aux facteurs environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls-sur-Mer, France. pp.46-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French situation concerning the Mediterranean GIG / Round 2 Exercise Phytobenthos in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean GIG / Round 2 Meeting of Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Cestas, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion of a performance reference compound for the pocis and application for quantitative determination of polar herbicides in freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Passive Sampling Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Prague, Czech Republic. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biofilms témoins et acteurs du fonctionnement de la rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS - Microbiologie et physico-chimie des biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vittel, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l'IBD 2007 et l'évaluation de l'état écologique des cours d'eau français dans le cadre de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des techniques d'échantillonnage passif pour surveiller la qualité de l'eau en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'ORP : Mieux connaître les usages de pesticides pour comprendre les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of the Polar Organic Chemical Integrative Sampler and suggestion of a performance reference compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la théorie SLOSS (Single Large or Several Small) aux communautés périphytiques de deux cours d'eau : à superficie égale, est-il préférable d'échantillonner une grande réserve ou plusieurs petites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of pesticides and some of their metabolites in river sediments by pressurised liquid extraction and GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de facteurs environnementaux sur l'induction de perturbations comportementales du saumon atlantique lors de sa migration anadrome sur la rivière Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Reference Compound (PRC) proposition to improve the time-weighted average concentration estimates of herbicides with the Polar Organic Chemical Integrative Sampler (POCIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence and effects of pesticides along estuarine continuums in the Bay of Vilaine area (Brittanny, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the solid phase extraction procedure for the determination of glyphosate and AMPA in environmental water by LC-ESI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Environmental Analytical Chemistry (ISEAC 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk, Poland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de dosage HPLC-MS/MS et HPLC-Fluorescence pour analyser le glyphosate et l'AMPA dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet des pesticides agricoles sur les communautés de diatomées épilithiques des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l'association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification française de l'Etat Ecologique des cours d'eau à partir du nouvel IBD : Propositions méthodologiques pour la révision de la trame de référence, état d'avancement de la démarche nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l'association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un composé de référence et de performance et calibration in situ du Polar Organic Chemical Integrative Sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de capteurs passifs (POCIS) pour évaluer l'effet de pesticides agricoles sur les communautés de diatomées épilithiques des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité et toxicité des substances dans le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO Maîtrises "Tox-Indic" (Ecotoxicologie-Bioindication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un composé de référence et de performance afin d'améliorer quantitativement l'échantillonnage des herbicides dans les eaux au moyen de POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aquaref : Echantillonneurs Passifs et Méthodes Alternatives de Prélèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Cestas, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion of a performance reference compund for improving the quantitative monitoring of polar herbicides in freshwaters with the POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Environmental Analytical Chemistry (ISEAC 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk, Poland. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative (terrain, laboratoire) des taux de croissance de diatomées périphytiques, et leur utilisation pour l'évaluation de pollutions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aveiro, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton and macrophytes in two connected lakes with different trophic status in the Aquitaine region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology, Montreal, CAN, 12-18 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des capteurs passifs POCIS pour la surveillance de la contamination des eaux de surface par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIème congrès du Groupe Français des Pesticides, Bordeaux, 21-23 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'IBD 2006, de ses performances comparées avec l'IBD normalisé AFNOR 2000 et avec l'IPS, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque de l'ADLaF, Aveiro, PRT, 5-8 Sept. 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de triazines, de phénylurées et de chloroacétanilides dans les eaux de surface par chromatographie liquide couplée à la spectrométrie de masse en tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII ème congrès du Groupe Français des Pesticides, Bordeaux, 21-23 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of polar xenobiotics from pharmaceutical POCIS and suggestion of a performance reference compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Passive Sampling Workshop and Symposium, Reston, USA, 24-26 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'ambiance toxique in situ due aux pesticides : apport des capteurs passifs du type POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Congrès de l'A.F.L., Toulouse, 13 au 15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C18 : Assemblages de référence des diatomées de la Meurthe (Lorraine) et test d'un nouvel indice DCE - compatible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées : un modèle biologique intégrateur de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ECOBAG-R2 : Outils de suivi et de connaissance de l'eau, des milieux aquatiques et des territoires associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pollutions agricoles sur les diatomées & Méthodes d'analyse et de suivi des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ECOBAG-R4 Agriculture t qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication and works of Cemagref diatom team in REBECCA / WP4 / Task 3: Nutrients causing eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 &amp; WP6 Activity Groups, Cemagref Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C16 : Etude des relations entre les niveaux de nutriments et les flores diatomiques en rivières, et utilisation des résultats en appui à la mise en application de la Directive Cadre sur l'eau (DCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C9 : Le point sur les tentatives d'amélioration apportées à l'I.B.D - Etat d'avancement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France. pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts hydrobiologiques des pollutions agricoles sur les cours d'eau des Coteaux de Gascogne : étude expérimentale en canaux artificiels de l'impact du Diuron, de l'Isoproturon, de l'Acétochlore et de la Terbuthylazine sur des communautés de diatomées benthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLaF, Caen, 25-28 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.60-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des transferts de pesticides entre le bassin-versant de la Charente et le système littoral de Marennes-Oléron (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Stanisière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du programme PEVS Charente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multirésidus du glyphosate, des tricétones et de plusieurs herbicides acides par HPLC-ESI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Françaises de Spectrométrie de Masse, Nantes, 11-14 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts hydrobiologiques des pollutions agricoles sur les cours d'eau des Coteaux de Gascogne : étude expérimentale en canaux artificiels de l'impact du Diuron, de l'Isoproturon, de l'Acétochlore et de la Terbuthylazine sur des communautés de diatomées benthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Use of algae for monitoring rivers, Balatonfüred, HUN, 12-16 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.40-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et validation de descripteurs spécifiques des pollutions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECOBAG P2 Caractérisation de l'état des systèmes aquatiques du Bassin Adour-Garonne et évaluation des effets biologiques et économiques des pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Talence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of auto-ecological characteristics of diatoms taxa to assess the level of man-made trophic enrichment throughout European ecoregions and river types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Balatonfüred, Hungary. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regressions between 3 existing diatom indices and inorganic nutrients across 3 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vilbaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebecca / WP4 Delft meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions agricoles et diatomées benthiques Essai de caractérisation et d'évaluation des principaux impacts in situ : application à quelques cours d'eau des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de l'Association des Diatomistes de Langue Française, Bordeaux,6-8 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Intercalibration Exercise: Update on macrophytes in rivers in France and IBMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CB-GIG Rivers Experts Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tallin, Estonia. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBECCA / WP 4: Nutrients causing eutrophication - French dataset analysis: Progress results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebecca / WP4 Delft meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Delft, Netherlands. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de colonisation en conditions de stress métallique (Riou-Mort, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des listes d'espèces des relevés biologiques pour l'application de la DCE et en vue de la simplification d'outils de biomonitoring : Application aux diatomées benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème CILO (et AFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de colonisation de communautés diatomiques : une contamination métallique sur le Riou-Mort (Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx-en-Velin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Intercalibration Exercise: French situation concerning diatom bio-indication in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Rivers Experts Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tallin, Netherlands. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA / WP4 Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for implementation of the WFD and Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 / Diatom Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Wallingford, United Kingdom. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 / Diatom Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bratislava, Slovakia. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports scientifiques à la mise en oeuvre de la DCE en France à partir du compartiment des diatomées benthiques : Etat d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de l'Association des Diatomistes de Langue Française (ADLAF), Bordeaux, 6-8 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des réponses biomarqueurs : substances pures. Etude des effets de 6 micropolluants toxiques sur les communautés de diatomées périphytiques des Rivières-Pilotes de Lacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giraudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution du programme RP Lacq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lacq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning diatom communities at different land cover types using self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th conference of the international society for ecological informatics, Bexco, KOR, 24-28 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting diatom community types in reference situations at the French hydrosystem scale: firts attempt towards the definition of the good ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th conference of the international society for ecological informatics, Bexco, KOR, 24-28 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pollutions métalliques sur les phytocenoses de diatomées benthiques : exemple du bassin du Lot (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés diatomiques de quelques rivières corses et diagnostic des qualités d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international diatom symposium, Miedzyzdroje, Pologne, 1-7 september 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBECCA / WP 4 Rivers - Cemagref /Bordeaux WQRU participation: Relationships between chemical and environmental quality in hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebecca / WP4 Rivers; Silkeborg NERI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Silkeborg, Denmark. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de risque de transfert de pesticides à l'échelle du bassin versant et confrontation aux résultats de suivi hydrologique et de qualité des eaux superficielles : application au bassin versant du Ruiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lesclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV Congrès du Groupe Français des Pesticides, Dijon, 26-28 mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux courantes et situations de référence : prédiction des principaux biotypes à partir des conditions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom biomonitoring of heavy metal pollution using biometrics and abnormal forms: a case study in the Lot river basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miedzyzdroje, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des communautés diatomiques de référence à l'échelle de la France : premier essai de définition du bon statut écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'ADLaF, Orléans, 15-17 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la biométrie à la bio-indication diatomique des effets des pollutions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° Journées de l`Ecologie Fonctionnelle (JEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBECCA Project Meeting / WP4 / Activity Group 3 &amp;quot;Nutrients causing Eutrophication&amp;quot; - Chemical (nutrients) and ecological status in rivers: Ecoregion-based selection and modelling of relevant diatom assemblages related to chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 "Nutrients causing Eutrophication" : CEH Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Abingdon, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pollutions métalliques sur les communautés de diatomées benthiques : fiabilité relative du critère d'abondance des formes anormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès de l'Association Française de Limnologie (AFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Besançon, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of abnormal forms of benthic diatoms in some southwestern rivers of France submitted to polymetallic pollution (Cd, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miedzyzdroje, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse structurale et fonctionnelle des communautés de diatomées benthiques à l'anthropisation des systèmes aquatiques : le cas du bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle, Nancy, 12-13-14 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle des communautés diatomiques et effet des altérations : travail sur la base des hydro-écorégions de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux de drainage de maïsiculture dans les landes de Gascogne : étude en réacteurs pilotes du potentiel de dénitrification du sol en conditions contrôlées (température et carbone organique dissous) et optimisation de l'apport de COD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle, Nancy, 12-13-14 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) - Impact of global change on biodiversity and ecosystems functionning: Methodological suggestions done by Cemagref for biotypology and biodiversity aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WFP PRAESTAS Proposal Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUADATASET Project Proposal (6th WFP / STREPS) - Cemagref contribution : Relationships between chemical and ecological status (benthic diatoms - aquatic macrophytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WFP "AQUADATASET" Proposal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Wageningen, Netherlands. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th AEHMS Congress, Lyon, 15-17/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) Impact of global change on biodiversity and ecosystems functionning: Cemagref contribution on the &amp;quot;benhic diatoms &amp;quot; and &amp;quot;aquatic macrophytes&amp;quot; BQEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WFP "PRAESTAS" Proposal Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-indication diatomique pour la mesure de la qualité des milieux aquatiques : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientique "les techniques innovantes en matière de mesures dans l'eau", Pau, 22 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des assemblages diatomiques du bassin Adour-Garonne (France) par l`utilisation combinée d`un réseau artificiel de neurones (algorithme de Kohonen) et de l`indice de structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.216-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Self Organizing Map algorithm combined with the Structuring Index to classify stream diatoms communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conference of the international society for ecological informatics, Rome, ITA, 26-30 August 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des discontinuités et de la modification des régimes hydrologiques sur la dynamique des peuplements de macrophytes de l'hydrosystème Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du GIS ECOBAG, Pau, 11 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et surveillance de la qualité de l'eau et des milieux aquatiques : contexte, bases scientifiques, orientations actuelles de recherche, contribution à une amélioration de la connaissance, des pratiques et de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " L'eau : enjeux globaux, solutions locales " atelier 4 : suivi de la qualité de la ressource APESA, Pau, 21 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du niveau trophique de la Garonne et impact trophique des rejets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du GIS ECOBAG, Pau, 11 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to intergrate bio-physical diversity of a large regulated river : hydro-biogeochemical bases; the case of the Garonne River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium Of Regulated Stream, Toulouse, July 17-21, 2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation scientifique, thématiques de Divisions, contraintes financières et régionales : quel compromis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme GMA3, Paris, 26-27 novembre 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bassin versant au territoire maritime : la ressource hydrique objet d'une recherche intégrée et finalisée. L'exemple du bassin versant de la Charente et de la Mer des Pertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Prou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse pollution inondation érosion Forum INRA, Poitiers, 29-30 septembre et 1er octobre 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la navigation et du gabarit sur les notes IBD à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.51-51, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de trois pesticides sur les acides gras de Gomphonema gracile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Elfeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements (JDED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées, bactéries et archées des sources hydrothermales des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : illustration de taxons méconnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 1, pp.22-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium and pesticides on gene expression of diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nashville, United States. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of direct cadmium exposure on gene expression of the diatom Eolimna minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 Pertuis charentais: Freshwater allocation in the Charente river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballé Béganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Pérez Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Istanbul, Turkey. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a fluorimetric probe for river periphyton quantitative and qualitative assessment: Tests and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Martins Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of algae for monitoring rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Luxembourg, Luxembourg. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence and effects of pesticides along estuarine continuums in the Bay of Vilaine area (Brittany, France): 1. Monitoring of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICOSA SSA n°10 Pertuis Charentais: freshwater management on the Charente river basin and its coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montgruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICOSA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purification procedures and HPLC-MS/MS method for the determination of glyphosate and AMPA in environmental water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater management on the Charente river basin and its coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICOSA SAF Meeting N° 3 and SPICOSA FORUM IFREMER-UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement of diatom communities under metal stress: a case study of the Riou Mort river basin (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom biomonitoring of heavy metal pollution using biometrics and abnormal forms: a case study in the Lot river basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miedzyzdroje, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pollutions métalliques sur les phytocénoses de diatomées benthiques : exemple du bassin du Lot (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pollutions métalliques sur les communautés de diatomées benthiques : fiabilité relative du critère d'abondance des formes anormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès de l'Association Française de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'Indice Diatomique Antillais (IDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFB, pp.68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique et technique pour la mise en œuvre de l’indice diatomique de Nouvelle-Calédonie (IDNC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeil (Observatoire de l'Environnement en Nouvelle-Calédonie); Davar (Direction des affaires vétérinaires, alimentaires et rurales); CNRT Nickel et son environnement, 51 p., 2018, Programme Diatomées, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34928/41h2-hs58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.74, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification : les diatomées benthiques des cours d'eau de Nouvelle-Calédonie vol.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OEIL (Observatoire de l'Environnement en Nouvelle-Calédonie), 2, 58 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Diatomées des Antilles Françaises : volume introductif + 5 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'Eau de la Martinique, pp.789, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des diatomées des eaux douces de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office de l'Eau de la Réunion, pp.230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau antillais à partir des diatomées. Guide méthodologique pour la mise en oeuvre de l’Indice Diatomées Antillais – Volume 1 : Guide méthodologique et iconologique (Version du 27/05/2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.234, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'Etude et de Recherche 2009-2012 : mise au point d'un indice de bio-indication de la qualité de l'eau des cours d'eau antillais à partir des diatomées. Guide méthodologique pour la mise en oeuvre de l'Indice Diatomées Antillais, volume 2 : Fiches taxons indiciels de l'IDA (Version du 27/05/2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.474, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication : des outils pour évaluer l'état écologique des milieux aquatiques - Perspectives en vue du 2e cycle DCE - Eaux de surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema, pp.56, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide taxonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de pesticides et réduction de la contamination de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2015, Savoir Faire (Quae), 978-2-7592-2343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adour-Garonne Basin : Chap 5.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dauba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Academic Press, pp.182-198, 2009, 13: 978-0-12-369449-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From field studies to laboratory experiments for assessing the influence of metal contamination on relative specific growth rates of periphytic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.E. Brown; W.C. Welton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy Metal Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.137-155, 2008, 978-1604568998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of stream diatom communities using a self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Community structure in freshwater ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.304-316, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau) : extrait Diatomées des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNe et bio-indication diatomique en cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'expertise et d'appui à la Décision Publique &amp;quot;Evaluation de l'Etat Ecologique des Très grands Cours d'Eau à partir du compartiment diatomique et des EQR-IBD2007 régionalisés&amp;quot; Version 1-2 (21-02-2018, modifiée le 07-03-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêté national du 27 juillet 2018 relatif aux méthodes et critères d'évaluation de l'état écologique, de l'état chimique et du potentiel écologique des eaux de surface. Extraits relatifs aux évolutions de contenu concernant les aspects d'évolution diatomique des cours d'eau - Journal Officiel de la République Française du 30 Août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Etude 2012-2016. Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Note Scientifique et Technique Asconit-Irstea du 12-10-2017 : Eléments relatifs à la planification de fin d'action IDNC (cf. Skype du 19-09-2017) et réponses Asconit - Irstea aux remarques du COPIL Eaux douces et du Conseil Scientifique de l'OEIL concernant le rapport final IDNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR) Note d’utilisation du script R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Antilles (IDA) Note d’utilisation du script R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFNOR / T95F - Qualité écologique des milieux aquatiques : norme NF T 90-354 Échantillonnage, traitement et analyse de diatomées benthiques en cours d’eau et canaux (Avril 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêté national du 27 juillet 2015 relatif aux méthodes et critères d’évaluation de l’état écologique, de l’état chimique et du potentiel écologique des eaux de surface (Journal Officiel de la République Française du 28 Août 2015). Extraits relatifs aux évolutions de contenu concernant les compartiments végétaux des cours d’eau de France métropolitaine et des DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réponse aux questionnements de Lucie Maillot (ODE Réunion) par Email du 09-09-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr NF T 90-354 Qualité de l'eau : Détermination de l'Indice Biologique Diatomées (IBD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofilms épilithiques, témoins du niveau d'enrichissement de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation, un outil d'intégration des connaissance du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation de l'habitat et dynamique des peuplements de macrophytes en grandes rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasssiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Frédérick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité; Office de l'eau Guyane; Hydreco; Préfecture de région Guyane. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des diatomées aux nutriments : Élaboration d'un nouveau référentiel autoécologique et de métriques de diagnostic d'altération pour la flore diatomique de France métropolitaine. Rapport Final (V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : Un nouvel indice diatomique pour la Guyane Française (l'IDGF): Rapport final (V1 du 30-04-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des sources d'incertitude du protocole diatomées en cours d'eau : Evaluation de la variabilité inter-opérateurs et de la variabilité interannuelle des notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) Rapport final t.2 Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) t.1 Rapport final d'élaboration de l'IDNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation diatomique des Très Grands Cours d'Eau (TGCE) de France et intercalibration européenne : Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation diatomique des Très Grands Cours d’Eau (TGCE) et intercalibration européenne : Bilan d’avancement à fin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomée des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques : Guide Iconographique, Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : Conception d’un atlas taxinomique et d’un indice de bio-évaluation de la qualité écologique des cours d’eau à partir des diatomées benthiques. Guide Iconographique, Volume 2 Planches synthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Expertise Report (2015-12-21) for the 'VLRs' GIG: IBD 2007: Context, abiotic variables included, pressure-impact relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des sources d'incertitude du prtocole diatomées en cours d'eau : compte rendu d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’une version améliorée de l’Indice Diatomique Antilles (IDA-2), utilisation pour l’évaluation de l’Etat Ecologique des cours d’eau des Antilles : Rapport Final (Version Finale du 12/03/2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la contamination en pesticides et en éléments traces métalliques des bassins versants du Trec et de l’Auvézère : application de l’échantillonnage intégratif passif : Rapport final synthèse campagnes 2012-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Expertise Report for the VLRs GIG (2015-12-15):River typology, reference situation and ecological status classification: French method based on phytobenthos (diatom communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de Guyane par le compartiment diatomique sur la base de l’IPS (Indice de Polluo-sensibilité Spécifique) : version 1 du 15-04-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique aux Antilles à partir de l’IDA-2 (Indice Diatomique Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques tropicales de Guyane : Taxonomie des assemblages et définition des conditions environnementales déterminant la composition et la structure des communautés des rivières - Guide Iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'Etude et de Recherche 2012-2015 - Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Rapport de fin de Phase 2 (Nov. 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’IDR-V1 (Indice Diatomique Réunion) : été 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau Antillais à partir des diatomées : l’IDA. Rapport Final (Version Finale du 14/10/2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : conception d'un atlas taxinomique et d'un indice de bioévaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Phase 1 : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Diatomées, Oeil (Observatoire de l'environnement en Nouvelle-Calédonie), CNRT Nickel et son environnement. 2013, 73 p., annexe III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report - Volume 2: Appendices (2012-03-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bertills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report (2012-03-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bertills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des flores diatomiques de référence et seuils d'état écologique à partir des notes d'IBD2007 : Révision sur la base des données issues du Réseau de Référence et du Réseau de Contrôle et de Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des métaux sur les communautés de diatomées d'eau douce. Etat de l'art et test de métriques sur un jeu de données français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2011, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux courantes de Guyane : essai de biotypologie et application au diagnostic du bon état écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spicosa project: Report for Appraisal Step - SSA 10 Pertuis charentais version 1.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballé Béganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Pérez Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du biofilm comme indicateur fonctionnel pour la caractérisation et la surveillance des cours d'eau : développement et validation de dispositifs de détection et de mesure de la croissance de biofilms in situ (capteurs biofilms)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Martins Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertuis Charentais SPICOSA Study Site Activity Documentation Report for Formulation Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Pérez-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la contamination du bassin versant charentais par les pesticides : améliorations méthodologiques et propositions pour les réseaux de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application des techniques de micro-extraction et d'échantillonnage passif pour suivre la qualité des eaux du bassin d'Arcachon et de ses principaux tributaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AO Maîtrises &amp;quot;Tox-Indic&amp;quot; 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2008, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux de la Salive et de la Gravonne (Corse) estimée à l'aide des inventaires diatomiques : résultats des campagnes printemps-été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Basquiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la contamination du bassin versant charentais par les pesticides : Améliorations méthodologiques et propositions pour les réseaux de surveillance - Volet analytique et CAMPAGNE 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concert'eau: Task 4. Deliverable 4.1.1. Report on diagnosis related to DPSIR. Analyse par la méthode DPSIR des enjeux environnementaux sur la zone test &amp;quot;Gers-amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Harreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des diatomées des 8 stations de référence du réseau Corse, et des 19 stations du réseau de surveillance : Résultats des campagnes été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Basquiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central/Baltic Geographical Intercalibration Group: Phytobenthos Intercalibration Exercise: Final Report - 15/03/2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos MED IC process: Progress Report (30-05-07)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la qualité biologique des cours d'eau Riou-Mort et Riou-Viou par l'examen des communautés de diatomées benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref. 2007, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente, de la Boutonne et de la Sèvre Niortaise : campagne 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l'eau de la Garonne lors de la migration anadrome du saumon en amont de Golfech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpest 16 : recherche sur le déterminisme du transfert des pesticides et leur devenir dans les eaux de surface :incidence sur l'évaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente, de la Boutonne et de la Sèvre Niortaise : campagne 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente et de la Boutonne : campagne 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flores diatomiques des cours d'eau : proposition de valeurs limites du Bon Etat pour l'IPS et l'IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente et de la Boutonne : campagne 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude intégrée des ressources en eau et des fonctionnements hydrobiologiques sur le bassin versant du Haut Tarn : volet d'étude &amp;quot;communautés diatomiques de l'Alignon et de la Goudesche&amp;quot; : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents produits toxiques sur les communautés de diatomées épilithiques des rivières pilotes de Lacq : rapport final - tranche 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref. 2004, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux des rivières corses estimée à l`aide des diatomées benthiques : campagnes été 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les conditions climatiques et les réponses hydrologiques ; impacts sur la qualité chimique des eaux et les fonctionnements hydrobiologiques : communautés algales de l'Alignon et de la Goudesche (bassin versant du Haut Tarn) rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme TERRA : mise au point d'indicateurs pour l'aide à la décision en matière de gestion des espaces d'influence du Bassin d'Arcachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin du Ruiné (Charente), synthèse des observations 1991-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS ECOBAG : Programme P1 Hydro-écologie du fleuve Garonne à l'étiage : évaluation de la capacité d'assimilation de l'hydrosystème Garonne à l'étiage, contribution à sa modélisation hydro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1999, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Indice Biologique Diatomées (IBD) à 22 stations du Réseau National de Bassin Adour-Garonne, Région Aquitaine : campagnes 1996-1997-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Meny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche sur le bassin versant de la Charente et la baie associée de Marennes-Oléron : volet continental : tranche 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le bassin versant de la Charente et la baie associée de Marennes-Oléron : volet continental : rapport technique final de la tranche 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId742"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François DELMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3971-0603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Heinry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.860. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of two names of diatom species in the genera Planothidium Round & Bukhtiyarova (Achnanthidiaceae) and Placoneis Mereschkowsky (Cymbellaceae) observed in Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eulin-Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multimetric index for the evaluation of water ecological quality of French Guiana streams based on benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.10. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a new autoecological trait matrix for French stream benthic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.650-658. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of misclassifying river ecological status: A large-scale approach to assign uncertainty in macrophyte and diatom-based biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.285-295. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diuron and S-metolachlor on the freshwater diatom Gomphonema gracile: Complementarity between fatty acid proﬁles and different kinds of ecotoxicological impact-endpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Elfeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 688, pp.960-969. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of river biofilms at the community level to common organic solvent and herbicide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D.W. Swerhone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.4282--4293. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5141-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of pesticide concentrations and fluxes in two rivers of an extensive French multi-agricultural watershed: application of the passive sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cleries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.8044-8057. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiological responses of three freshwater diatoms to realistic diuron exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.4046-4055. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3523-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the natural growth environment on the sensitivity of phototrophic biofilm to herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.8031-8043. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3429-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least Disturbed Condition for European Mediterranean rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Feio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 476-477, pp.745-756. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quality assessment of rivers using diatom metrics across Mediterranean Europe: A methods intercalibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 476-477, pp.768-776. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can POCIS be used in Water Framework Directive (2000/60/EC) monitoring networks? A study focusing on pesticides in a French agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 497-498, pp.282-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can POCIS be used in Water Framework Directive (2000/60/EC) monitoring networks? A case study focusing on pesticides in a French agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of herbicides and booster biocides along estuarine continuums in the Bay of Vilaine area (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.651-666. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium decontamination and reversal potential of teratological forms of the diatom Planothidium frequentissimum (Bacillariophyceae) after experimental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.361-370. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of diatom assemblages as biomonitor of the impact of treated uranium mining effluent discharge on a stream: case study of the Ritord watershed (Center-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.1186-1199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-013-1106-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of herbicides and booster biocides along estuarine continuums in the Bay of Vilaine area (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.651 - 666. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in tolerance to herbicide toxicity throughout development stages of phototrophic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 144-145, pp. 310-321. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium on gene expression of the diatom Eolimna minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.934-942. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery potential of periphytic biofilms translocated in artificial streams after industrial contamination (Cd and Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1403-1414. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0894-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in periphytic diatom tolerance to agricultural pesticides in a contaminated river: An analysis at different diversity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.2090-2094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of chloroacetanilide herbicides and their metabolites on periphyton in the Leyre River (SW France) via short term growth inhibition tests on autochthonous diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1655-1663. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2em10887a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of a watershed contaminated by heavy metals: A 2-year field biomonitoring of periphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 425, pp.242-253. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing expectations for pan-European diatom based ecological status assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gomez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Mixed-Mode Ion Exchange Sorbent for the Passive Sampling of Organic Acids by Polar Organic Chemical Integrative Sampler (POCIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Madarassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.13344-13353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field translocation of diatom biofilms impacted by Cd and Zn to assess decontamination and community restructuring capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.520-531. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological assessment of running waters: Do macrophytes, macroinvertebrates, diatoms and fish show similar responses to human pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of periphytic biofilm and filter-feeding bivalve metal bioaccumulation (Cd and Zn) to monitor hydrosystem restoration after industrial remediation: a year of biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.3386-3398. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1em10581g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the herbicide metolachlor on river periphytic diatoms: experimental comparison of descriptors at different biological organization levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), p. 239 - p. 249. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/20110080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of periphytic diatom sensitivity to the herbicide diuron and relation to species distribution in a contamination gradient: implications for biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.1768-1774. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EM00783H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid chromatography coupled with tandem mass spectrometry method for thirty-three pesticides in natural water and comparison of performance between classical solid phase extraction and passive sampling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1218 (11), pp.1492-1502. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2011.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactivity of phototrophic river biofilms and constitutive cultivable bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.5394-5401. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00500-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le POCIS, nouvel outil pour échantillonner et analyser les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adour Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 111, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the use of performance reference compounds in an oasis-HLB absorbent based passive sampler for improving water concentration estimates of polar herbicides in freshwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1713-1719. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es902256m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diuron biotransformation and its effects on biofilm bacterial community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vercraene Eairmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.837-843. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage grouping of European benthic diatoms as indicators of trophic status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deflandre Vlandas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Jarvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 176 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ evaluation of herbicide effects on the composition of river periphytic diatom communities in a region of intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmusephere : The International Online Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on de la biodisponibilité des contaminants dissous dans le milieu aquatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, p. 6 - p. 11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the Biological Index (BDI): description and efficiency of the new version (BDI-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.621-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the matrix effects on a HPLC-ESI-MS/MS method and application for monitoring triazine, phenylurea and chloroacetanilide concentrations in fresh and estuarine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (11), pp.108-115. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b805160g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of national approaches to setting ecological status boundaries in phytobenthos assessment for the European Water Framework Directive: results of an intercalibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 621 (1), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9641-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide accumulation and evolution in reservoir sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2659-2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of freshwater periphytic diatoms to agricultural herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell primo-culture method for freshwater benthic diatom communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Appl. Phycol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell primo-culture method for freshwater benthic diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9325-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the polar organic chemical integrative sampler and the solid-phase extraction for estimating herbicide time-weighted average concentrations during a microcosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (4), p. 545 - p. 550. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term survey of heavy metal pollution, biofilm contamination and diatom community structure in the Riou-Mort watershed, South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (3), pp.532-542. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2007.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of specific growth rates of periphytic diatoms of varying cell size under laboratory and field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 614 (1), pp.285-297. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide effects on freshwater benthic diatoms: Induction of nucleus alterations and silica cell wall abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.88-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailing biogeochemical N budgets in riverine epilithic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the North American Benthological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.178-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic and equilibrium regimes in the operation of polar organic chemical integrative samplers: Application to the passive sampling of the polar herbicides in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1154 (1-2), pp.42-51. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2007.03.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrats artificiels : dans quelle limite permettent-ils de décrire les peuplements diatomiques des cours d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting diatom reference communities at the french hydrosystem scale: a first step towards the definition of the good ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203 (1-2), pp.99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of benthic diatom colonization in a cadmium/zinc-polluted river (Riou-Mort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168 (2), pp.179-187. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2007/0168-0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic diatoms in western european streams with altitudes above 800 m: characterisation of the main assemblages and correspondence with ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cantonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatom Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (1), pp.147-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quantities of herbicides and nutrients brought down by the river Charente to the coast and modelling of the dispersion of atrazine in the Marennes-Oléron bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Stanisière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a self-organizing map to select representative species in multivariate analysis: A case study determining diatom distribution patterns across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (3), pp.247-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between land-use in the agro-forestry system of les Landes, nitrogen loading to and risk of macro-algal blooming in the Bassin d`Arcachon coastal lagoon (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (3), pp.453-465. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of diatom communities and the influence of hydro-ecoregions: A study on the French hydrosystem scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.3177-3188. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2005.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale stream benthic diatom database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 542, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of unsupervised neural networks for ecoregional zoning of hydrosystems through diatom communities: case study of Adour-Garonne watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 159 (3), pp.409-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to integrate biophysical diversity of a large regulated river: hydrobiogeochemical bases. The case of the Garonne river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (2), pp.181-198. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des déversements de pluies d'orage et de leurs effets sur un petit ruisseau périurbain, le Peugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial Assainissement, traitement des eaux, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (174)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de révision de la taxinomie des diatomées des cours d’eau des Antilles en vue d’améliorer l’indice diatomique antillais (IDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eulin-Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diatomistes de Langue Française (ADLaF), Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle protecteur de la forêt sur la ressource en eau et les écosystèmes situés à l'aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête Klaus : la forêt et l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marquèze, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l'IDGF pour l'évaluation de l'état écologique des cours d'eau de Guyane Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère réunion du Comité de Pilotage de la Fiche-Action ONB-INRAE Transfert de l'IDGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Vincennes, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of fatty acid profiles of the two freshwater diatoms, Gomphonema gracile and Nitzschia palea, in comparison with classical descriptors and in response to herbicides contaminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Elfeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ghent, Belgium. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between exposure and diatom communities, bio-indication in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite de Juanhua Li (Chine) à Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cestas, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la bioaccumulation des pesticides dans les biofilms de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution finale du projet PhytoCOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : L'indice Diatomique pour la Guyane Française (IDGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution scientifico-technique et d'échanges à l'occasion de la mission sur place d'Anne EULIN-GARRIGUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayenne, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage final du projet LIPID &amp;quot;Lipids as Indicators of Pollution In Diatoms&amp;quot;. Partie 1 : Le point sur les réalisations du programme (hors réalisations de thèse de F. Demailly)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité de Pilotage final du programme du LabEx COTE "LIPID"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cestas, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indice diatomique multimétrique dédié à l'évaluation de l'état écologique des cours d'eau de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un nouveau référentiel autoécologique pour la flore diatomique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.17-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes méthodologiques et variabilité de mesure pour les diatomées en cours d'eau : Estimation et intégration dans le protocole d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse biomathématique de l'autoécologie des diatomées de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des lipides cellulaires comme indicateurs de pollution sur les diatomées : vers une trame écotoxicologique intégrée pour les végétaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement du Programme Scientifique LIPID (LabEx COTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Cestas, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition nationale et intercalibration européenne d'un nouveau dispositif d'évaluation écologique des TGCE (Très Grands Cours d'Eau) de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de 3 pesticides sur les acides gras de la diatomée d'eau douce Gomphonema gracile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.18-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources d'incertitude dans les méthodes d'évaluation d'état écologique : le protocole diatomées en cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological status of very large rivers in Europe: a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2017, Olomouc, Czech Republic. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du milieu canalisé sur l'Indice Biologique Diatomées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des lipides cellulaires comme indicateurs de pollution sur les diatomées : vers une trame écotoxicologique intégrée pour les végétaux aquatiques et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet LIPID (LabEx COTE) : Réunion Bilan 2017 - Programmation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cestas, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'incertitude dans l'évaluation de l'état écologique des cours d'eau à partir du maillon diatomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National Incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sources d'incertitudes dans les méthodes d'évaluation d'état écologique : le maillon Diatomées en cours d'eau et l'IBD2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'information et d'échanges du GNQE, DRIE Ile-de-France. Résultats des programmes incertitudes Diatomées et Macrophytes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques tropicales de Guyane : biodiversité, écologie des communautés et application à la bio-indication des altérations anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg. pp.26-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’Evaluation d’Etat Ecologique (EEE) des TGCEau de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national "Eaux de Surface continentales" du MEEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Défense, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un dispositif d’évaluation diatomique des TGCE de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national ONEMA - Partenaires fiches-actions "Evaluation TGCE-MEFM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vincennes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des lipides cellulaires comme indicateurs de pollution dans les milieux naturels : diagnostic intégré d'écotoxicité basé sur des végétaux terrestres et les diatomées des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE Assemblée générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Villenave d'Ornon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre les DOM et les Etablissements de recherche : Domaines et modalités d'implication d'Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire et rencontres annuelles ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vincennes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'échanges inter-partenaires des fiches-actions Aquaref B Incertitudes méthodes hydrobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources d’incertitudes dans les méthodes d’évaluation d’état écologique : protocoles Macrophytes et Diatomées en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TR BELCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Nectaire, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des Très Grands Cours d'Eau de France : proposition de dispositif à stabiliser (13-06-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national "Evaluation Très Grands Cours d'Eau": Réunion-visioconférence Irstea-ONEMA-MEDDE "Ajustement du dispositif national"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vincennes, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur, variabilité inter-annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail national ONEMA-AQUAREF-partenaires fiches-actions du 06-07-2016 Incertitudes méthodes hydrobiologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : étude des assemblages typiques et de leurs espèces caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.37-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange QUASARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomée (IBD 2007) : variabilité inter-operateurs (analyses préliminaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de biofilms phototrophes à l'alachlore : réponse des communautés microbiennes vs maturité du biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Paule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées thématiques de d'AFEM, Journées d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement au transfert : Indices diatomiques des Départements d'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de Guyane : résultats préliminaires et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux côtières de Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore diatomique des Antilles françaises : Présentation des principaux éléments taxonomiques justifiant et participant à la conception d’un indice diatomique des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modification of the Polar Organic Chemical Integrative Sampler for the monitoring of both neutral and acidic pesticides into the tributaries of the Arcachon's Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment and the 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.80-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best available conditions within common Mediterranean stream types from 7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Feio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congress of the Iberian Association of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Construction de la démarche biomathématique, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassioles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du cadmium sur l’expression génétique de l’espèce Eolimna minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage et déploiement in situ d'échantillonneurs passifs de type POCIS afin de quantifier les pesticides dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Banyuls, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution taxonomique de biofilms diatomiques en condition de décontamination métallique expérimentale après colonisation sur site contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la contamination des tributaires du Bassin d'Arcachon par les pesticides et tests écotoxicologiques sur diatomées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données hydroécologiques sur les flores diatomiques des cours d'eau de Guyane, applications en bio-indication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau français grâce au calcul d'une distance à la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of chemical and biological quality of rivers: relevance and validity of a range of in situ sampling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ½uvre de la bio-indication diatomique en cours d'eau avec l'IBD 2007 : pratique actuelle, questionnements, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemagref "Méthodes de Bio-indication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'herbicide métolachlore sur les communautés de diatomées périphytiques des cours d'eau : une approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de tolérance par les biofilms périphytiques exposés aux pesticides en mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'herbicides sur le périphyton de la Leyre(Bassin d'Arcachon) par des tests d'inhibition de croissance à court terme sur des diatomées autochtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in periphytic diatom tolerance to agricultural pesticides in a contaminated river: An analysis from community to population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Environmental Management, Engineering, Planning and Economics (CEMEPE 2011) & SECOTOX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Skiathos, Greece. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de décontamination métallique et évolution des formes tératogènes de Planothidium lanceolatum après une contamination expérimentale au cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery potential of periphytic biofilm exposed to industrial contamination: field and experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Paul, Minnesota, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la DCE en France métropolitaine à l'aide de l'IBD : pistes méthodologiques pour le développement d'indices diatomiques DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of diatom sensitivity to the herbicide diuron in relation to species distribution in a contamination gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ndes Journées Internationales de Limnologie (JIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées continentales de Martinique et de Guadeloupe : convergence et divergence des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do co-occurrence patterns in freshwater diatom communities show biotic relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Paul, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a new HPLC-ESI-MS/MS method, and comparison between on-line and off-line SPE for the analysis of glyphosate and AMPA in freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nhu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference Pesticides And Related Organic Micropollutants in the Environment. 12th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Matera, Italy. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en hydro-écologie basées sur les compartiments végétaux des hydrosystèmes d'eau douce de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion signature du PRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bordeaux, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms et évaluation d'impact chimique en milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.125-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de l'herbicide métolachlor sur les communautés de diatomées phytobenthiques des rivières : du niveau de communautés naturelles multispécifiques à la culture pure monospécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie 2010 (JIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between classic reverse phase liquid chromatography and hydrophilic interaction liquid chromatography (HILIC) for acidic pesticides analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Pesticides and Related Organic Micropollutants in the Environment and the 12th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Matera, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une méthode permettant le dosage du glyphosate et de l'AMPA dans les eaux surface par HPLC-ESI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of agricultural herbicides on river epilithic diatom communities: microcosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint PSE-SETAC conference on ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cracovie, Poland. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C18 : Impact de la compétition sur les communautés de diatomées benthiques : les différentes espèces réagissent-elles de façon indépendante aux facteurs environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls-sur-Mer, France. pp.46-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance des écosystèmes aquatiques impactés par d'anciens sites miniers uranifères (Le Ritord, Limousin) : résultats préliminaires du suivi du périphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in situ de l'effet des herbicides agricoles sur les communautés de diatomées épilithiques des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls sur Mer, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French situation concerning the Mediterranean GIG / Round 2 Exercise Phytobenthos in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean GIG / Round 2 Meeting of Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Cestas, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion of a performance reference compound for the pocis and application for quantitative determination of polar herbicides in freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Passive Sampling Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Prague, Czech Republic. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biofilms témoins et acteurs du fonctionnement de la rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS - Microbiologie et physico-chimie des biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vittel, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur l'IBD 2007 et l'évaluation de l'état écologique des cours d'eau français dans le cadre de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des techniques d'échantillonnage passif pour surveiller la qualité de l'eau en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'ORP : Mieux connaître les usages de pesticides pour comprendre les expositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of pesticides and some of their metabolites in river sediments by pressurised liquid extraction and GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste system (South-West France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dubrovnik, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of the Polar Organic Chemical Integrative Sampler and suggestion of a performance reference compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la théorie SLOSS (Single Large or Several Small) aux communautés périphytiques de deux cours d'eau : à superficie égale, est-il préférable d'échantillonner une grande réserve ou plusieurs petites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de facteurs environnementaux sur l'induction de perturbations comportementales du saumon atlantique lors de sa migration anadrome sur la rivière Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Reference Compound (PRC) proposition to improve the time-weighted average concentration estimates of herbicides with the Polar Organic Chemical Integrative Sampler (POCIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pollutions agricoles sur les communautés de diatomées du système Neste (SO France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupement Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence and effects of pesticides along estuarine continuums in the Bay of Vilaine area (Brittanny, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the solid phase extraction procedure for the determination of glyphosate and AMPA in environmental water by LC-ESI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Environmental Analytical Chemistry (ISEAC 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk, Poland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de dosage HPLC-MS/MS et HPLC-Fluorescence pour analyser le glyphosate et l'AMPA dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet des pesticides agricoles sur les communautés de diatomées épilithiques des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l'association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification française de l'Etat Ecologique des cours d'eau à partir du nouvel IBD : Propositions méthodologiques pour la révision de la trame de référence, état d'avancement de la démarche nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l'association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un composé de référence et de performance et calibration in situ du Polar Organic Chemical Integrative Sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Brest, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms périphytiques et pollutions agricoles : Caractérisation des communautés des coteaux de Gascogne (grandes cultures) et du Beaujolais (vignobles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de capteurs passifs (POCIS) pour évaluer l'effet de pesticides agricoles sur les communautés de diatomées épilithiques des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité et toxicité des substances dans le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO Maîtrises "Tox-Indic" (Ecotoxicologie-Bioindication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un composé de référence et de performance afin d'améliorer quantitativement l'échantillonnage des herbicides dans les eaux au moyen de POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aquaref : Echantillonneurs Passifs et Méthodes Alternatives de Prélèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Cestas, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion of a performance reference compund for improving the quantitative monitoring of polar herbicides in freshwaters with the POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Environmental Analytical Chemistry (ISEAC 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk, Poland. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative (terrain, laboratoire) des taux de croissance de diatomées périphytiques, et leur utilisation pour l'évaluation de pollutions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aveiro, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton and macrophytes in two connected lakes with different trophic status in the Aquitaine region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology, Montreal, CAN, 12-18 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des capteurs passifs POCIS pour la surveillance de la contamination des eaux de surface par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIème congrès du Groupe Français des Pesticides, Bordeaux, 21-23 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'IBD 2006, de ses performances comparées avec l'IBD normalisé AFNOR 2000 et avec l'IPS, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque de l'ADLaF, Aveiro, PRT, 5-8 Sept. 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of polar xenobiotics from pharmaceutical POCIS and suggestion of a performance reference compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Passive Sampling Workshop and Symposium, Reston, USA, 24-26 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de triazines, de phénylurées et de chloroacétanilides dans les eaux de surface par chromatographie liquide couplée à la spectrométrie de masse en tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII ème congrès du Groupe Français des Pesticides, Bordeaux, 21-23 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'ambiance toxique in situ due aux pesticides : apport des capteurs passifs du type POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Congrès de l'A.F.L., Toulouse, 13 au 15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication and works of Cemagref diatom team in REBECCA / WP4 / Task 3: Nutrients causing eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 &amp; WP6 Activity Groups, Cemagref Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C16 : Etude des relations entre les niveaux de nutriments et les flores diatomiques en rivières, et utilisation des résultats en appui à la mise en application de la Directive Cadre sur l'eau (DCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C18 : Assemblages de référence des diatomées de la Meurthe (Lorraine) et test d'un nouvel indice DCE - compatible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées : un modèle biologique intégrateur de la qualité des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ECOBAG-R2 : Outils de suivi et de connaissance de l'eau, des milieux aquatiques et des territoires associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pollutions agricoles sur les diatomées & Méthodes d'analyse et de suivi des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ECOBAG-R4 Agriculture t qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C9 : Le point sur les tentatives d'amélioration apportées à l'I.B.D - Etat d'avancement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France. pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts hydrobiologiques des pollutions agricoles sur les cours d'eau des Coteaux de Gascogne : étude expérimentale en canaux artificiels de l'impact du Diuron, de l'Isoproturon, de l'Acétochlore et de la Terbuthylazine sur des communautés de diatomées benthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLaF, Caen, 25-28 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.60-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des transferts de pesticides entre le bassin-versant de la Charente et le système littoral de Marennes-Oléron (Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Stanisière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du programme PEVS Charente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multirésidus du glyphosate, des tricétones et de plusieurs herbicides acides par HPLC-ESI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Françaises de Spectrométrie de Masse, Nantes, 11-14 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et validation de descripteurs spécifiques des pollutions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECOBAG P2 Caractérisation de l'état des systèmes aquatiques du Bassin Adour-Garonne et évaluation des effets biologiques et économiques des pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Talence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts hydrobiologiques des pollutions agricoles sur les cours d'eau des Coteaux de Gascogne : étude expérimentale en canaux artificiels de l'impact du Diuron, de l'Isoproturon, de l'Acétochlore et de la Terbuthylazine sur des communautés de diatomées benthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Use of algae for monitoring rivers, Balatonfüred, HUN, 12-16 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.40-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of auto-ecological characteristics of diatoms taxa to assess the level of man-made trophic enrichment throughout European ecoregions and river types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Balatonfüred, Hungary. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Intercalibration Exercise: Update on macrophytes in rivers in France and IBMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CB-GIG Rivers Experts Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tallin, Estonia. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBECCA / WP 4: Nutrients causing eutrophication - French dataset analysis: Progress results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebecca / WP4 Delft meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Delft, Netherlands. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de colonisation en conditions de stress métallique (Riou-Mort, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions agricoles et diatomées benthiques Essai de caractérisation et d'évaluation des principaux impacts in situ : application à quelques cours d'eau des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de l'Association des Diatomistes de Langue Française, Bordeaux,6-8 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regressions between 3 existing diatom indices and inorganic nutrients across 3 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vilbaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebecca / WP4 Delft meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des listes d'espèces des relevés biologiques pour l'application de la DCE et en vue de la simplification d'outils de biomonitoring : Application aux diatomées benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème CILO (et AFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de colonisation de communautés diatomiques : une contamination métallique sur le Riou-Mort (Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vaulx-en-Velin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Intercalibration Exercise: French situation concerning diatom bio-indication in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CB-GIG 1st Rivers Experts Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tallin, Netherlands. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA / WP4 Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for implementation of the WFD and Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 / Diatom Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Wallingford, United Kingdom. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 / Diatom Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bratislava, Slovakia. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports scientifiques à la mise en oeuvre de la DCE en France à partir du compartiment des diatomées benthiques : Etat d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque de l'Association des Diatomistes de Langue Française (ADLAF), Bordeaux, 6-8 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés diatomiques de quelques rivières corses et diagnostic des qualités d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international diatom symposium, Miedzyzdroje, Pologne, 1-7 september 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des réponses biomarqueurs : substances pures. Etude des effets de 6 micropolluants toxiques sur les communautés de diatomées périphytiques des Rivières-Pilotes de Lacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giraudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution du programme RP Lacq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lacq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning diatom communities at different land cover types using self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th conference of the international society for ecological informatics, Bexco, KOR, 24-28 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting diatom community types in reference situations at the French hydrosystem scale: firts attempt towards the definition of the good ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th conference of the international society for ecological informatics, Bexco, KOR, 24-28 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pollutions métalliques sur les phytocenoses de diatomées benthiques : exemple du bassin du Lot (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBECCA / WP 4 Rivers - Cemagref /Bordeaux WQRU participation: Relationships between chemical and environmental quality in hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rebecca / WP4 Rivers; Silkeborg NERI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Silkeborg, Denmark. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'indicateurs de risque de transfert de pesticides à l'échelle du bassin versant et confrontation aux résultats de suivi hydrologique et de qualité des eaux superficielles : application au bassin versant du Ruiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lesclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV Congrès du Groupe Français des Pesticides, Dijon, 26-28 mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux courantes et situations de référence : prédiction des principaux biotypes à partir des conditions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom biomonitoring of heavy metal pollution using biometrics and abnormal forms: a case study in the Lot river basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miedzyzdroje, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des communautés diatomiques de référence à l'échelle de la France : premier essai de définition du bon statut écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque de l'ADLaF, Orléans, 15-17 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBECCA Project Meeting / WP4 / Activity Group 3 &amp;quot;Nutrients causing Eutrophication&amp;quot; - Chemical (nutrients) and ecological status in rivers: Ecoregion-based selection and modelling of relevant diatom assemblages related to chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 "Nutrients causing Eutrophication" : CEH Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Abingdon, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la biométrie à la bio-indication diatomique des effets des pollutions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° Journées de l`Ecologie Fonctionnelle (JEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pollutions métalliques sur les communautés de diatomées benthiques : fiabilité relative du critère d'abondance des formes anormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès de l'Association Française de Limnologie (AFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Besançon, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of abnormal forms of benthic diatoms in some southwestern rivers of France submitted to polymetallic pollution (Cd, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miedzyzdroje, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité naturelle des communautés diatomiques et effet des altérations : travail sur la base des hydro-écorégions de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux de drainage de maïsiculture dans les landes de Gascogne : étude en réacteurs pilotes du potentiel de dénitrification du sol en conditions contrôlées (température et carbone organique dissous) et optimisation de l'apport de COD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle, Nancy, 12-13-14 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) - Impact of global change on biodiversity and ecosystems functionning: Methodological suggestions done by Cemagref for biotypology and biodiversity aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WFP PRAESTAS Proposal Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse structurale et fonctionnelle des communautés de diatomées benthiques à l'anthropisation des systèmes aquatiques : le cas du bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle, Nancy, 12-13-14 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUADATASET Project Proposal (6th WFP / STREPS) - Cemagref contribution : Relationships between chemical and ecological status (benthic diatoms - aquatic macrophytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WFP "AQUADATASET" Proposal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Wageningen, Netherlands. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th AEHMS Congress, Lyon, 15-17/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) Impact of global change on biodiversity and ecosystems functionning: Cemagref contribution on the &amp;quot;benhic diatoms &amp;quot; and &amp;quot;aquatic macrophytes&amp;quot; BQEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WFP "PRAESTAS" Proposal Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des assemblages diatomiques du bassin Adour-Garonne (France) par l`utilisation combinée d`un réseau artificiel de neurones (algorithme de Kohonen) et de l`indice de structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.216-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Self Organizing Map algorithm combined with the Structuring Index to classify stream diatoms communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conference of the international society for ecological informatics, Rome, ITA, 26-30 August 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-indication diatomique pour la mesure de la qualité des milieux aquatiques : avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientique "les techniques innovantes en matière de mesures dans l'eau", Pau, 22 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des discontinuités et de la modification des régimes hydrologiques sur la dynamique des peuplements de macrophytes de l'hydrosystème Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du GIS ECOBAG, Pau, 11 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et surveillance de la qualité de l'eau et des milieux aquatiques : contexte, bases scientifiques, orientations actuelles de recherche, contribution à une amélioration de la connaissance, des pratiques et de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " L'eau : enjeux globaux, solutions locales " atelier 4 : suivi de la qualité de la ressource APESA, Pau, 21 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du niveau trophique de la Garonne et impact trophique des rejets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du GIS ECOBAG, Pau, 11 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to intergrate bio-physical diversity of a large regulated river : hydro-biogeochemical bases; the case of the Garonne River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium Of Regulated Stream, Toulouse, July 17-21, 2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation scientifique, thématiques de Divisions, contraintes financières et régionales : quel compromis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme GMA3, Paris, 26-27 novembre 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bassin versant au territoire maritime : la ressource hydrique objet d'une recherche intégrée et finalisée. L'exemple du bassin versant de la Charente et de la Mer des Pertuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Prou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse pollution inondation érosion Forum INRA, Poitiers, 29-30 septembre et 1er octobre 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la navigation et du gabarit sur les notes IBD à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.51-51, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de trois pesticides sur les acides gras de Gomphonema gracile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Elfeky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements (JDED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées, bactéries et archées des sources hydrothermales des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques des cours d'eau de surface de Nouvelle-Calédonie : illustration de taxons méconnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 1, pp.22-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium and pesticides on gene expression of diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nashville, United States. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of direct cadmium exposure on gene expression of the diatom Eolimna minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim Tiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feurtet Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 Pertuis charentais: Freshwater allocation in the Charente river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballé Béganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Pérez Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Istanbul, Turkey. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a fluorimetric probe for river periphyton quantitative and qualitative assessment: Tests and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Martins Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of algae for monitoring rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Luxembourg, Luxembourg. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence and effects of pesticides along estuarine continuums in the Bay of Vilaine area (Brittany, France): 1. Monitoring of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICOSA SSA n°10 Pertuis Charentais: freshwater management on the Charente river basin and its coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montgruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICOSA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purification procedures and HPLC-MS/MS method for the determination of glyphosate and AMPA in environmental water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Tran Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater management on the Charente river basin and its coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPICOSA SAF Meeting N° 3 and SPICOSA FORUM IFREMER-UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement of diatom communities under metal stress: a case study of the Riou Mort river basin (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivas Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom biomonitoring of heavy metal pollution using biometrics and abnormal forms: a case study in the Lot river basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miedzyzdroje, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des pollutions métalliques sur les phytocénoses de diatomées benthiques : exemple du bassin du Lot (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pollutions métalliques sur les communautés de diatomées benthiques : fiabilité relative du critère d'abondance des formes anormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès de l'Association Française de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'Indice Diatomique Antillais (IDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFB, pp.68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la mise en oeuvre d'indices biologiques en outre-mer : l'indice diatomique Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.74, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique et technique pour la mise en œuvre de l’indice diatomique de Nouvelle-Calédonie (IDNC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeil (Observatoire de l'Environnement en Nouvelle-Calédonie); Davar (Direction des affaires vétérinaires, alimentaires et rurales); CNRT Nickel et son environnement, 51 p., 2018, Programme Diatomées, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34928/41h2-hs58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'identification : les diatomées benthiques des cours d'eau de Nouvelle-Calédonie vol.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OEIL (Observatoire de l'Environnement en Nouvelle-Calédonie), 2, 58 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Diatomées des Antilles Françaises : volume introductif + 5 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'Eau de la Martinique, pp.789, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des diatomées des eaux douces de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office de l'Eau de la Réunion, pp.230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau antillais à partir des diatomées. Guide méthodologique pour la mise en oeuvre de l’Indice Diatomées Antillais – Volume 1 : Guide méthodologique et iconologique (Version du 27/05/2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.234, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'Etude et de Recherche 2009-2012 : mise au point d'un indice de bio-indication de la qualité de l'eau des cours d'eau antillais à partir des diatomées. Guide méthodologique pour la mise en oeuvre de l'Indice Diatomées Antillais, volume 2 : Fiches taxons indiciels de l'IDA (Version du 27/05/2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.474, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication : des outils pour évaluer l'état écologique des milieux aquatiques - Perspectives en vue du 2e cycle DCE - Eaux de surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema, pp.56, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide taxonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de pesticides et réduction de la contamination de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2015, Savoir Faire (Quae), 978-2-7592-2343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adour-Garonne Basin : Chap 5.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dauba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Academic Press, pp.182-198, 2009, 13: 978-0-12-369449-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From field studies to laboratory experiments for assessing the influence of metal contamination on relative specific growth rates of periphytic diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.E. Brown; W.C. Welton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy Metal Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, pp.137-155, 2008, 978-1604568998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of stream diatom communities using a self-organizing map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Community structure in freshwater ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.304-316, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique et d'expertise « Indice Diatomique Antilles : Vers l'IDA-2 (29-03-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau) : extrait Diatomées des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNe et bio-indication diatomique en cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique et d'expertise (version courte) : « Indice Diatomique Antilles : Vers l'IDA-2 (10-04-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'expertise et d'appui à la Décision Publique &amp;quot;Evaluation de l'Etat Ecologique des Très grands Cours d'Eau à partir du compartiment diatomique et des EQR-IBD2007 régionalisés&amp;quot; Version 1-2 (21-02-2018, modifiée le 07-03-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêté national du 27 juillet 2018 relatif aux méthodes et critères d'évaluation de l'état écologique, de l'état chimique et du potentiel écologique des eaux de surface. Extraits relatifs aux évolutions de contenu concernant les aspects d'évolution diatomique des cours d'eau - Journal Officiel de la République Française du 30 Août 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Etude 2012-2016. Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Note Scientifique et Technique Asconit-Irstea du 12-10-2017 : Eléments relatifs à la planification de fin d'action IDNC (cf. Skype du 19-09-2017) et réponses Asconit - Irstea aux remarques du COPIL Eaux douces et du Conseil Scientifique de l'OEIL concernant le rapport final IDNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR) Note d’utilisation du script R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Antilles (IDA) Note d’utilisation du script R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFNOR / T95F - Qualité écologique des milieux aquatiques : norme NF T 90-354 Échantillonnage, traitement et analyse de diatomées benthiques en cours d’eau et canaux (Avril 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gerbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêté national du 27 juillet 2015 relatif aux méthodes et critères d’évaluation de l’état écologique, de l’état chimique et du potentiel écologique des eaux de surface (Journal Officiel de la République Française du 28 Août 2015). Extraits relatifs aux évolutions de contenu concernant les compartiments végétaux des cours d’eau de France métropolitaine et des DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réponse aux questionnements de Lucie Maillot (ODE Réunion) par Email du 09-09-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pr NF T 90-354 Qualité de l'eau : Détermination de l'Indice Biologique Diatomées (IBD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofilms épilithiques, témoins du niveau d'enrichissement de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation, un outil d'intégration des connaissance du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation de l'habitat et dynamique des peuplements de macrophytes en grandes rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garonne dans son bassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Frédérick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité; Office de l'eau Guyane; Hydreco; Préfecture de région Guyane. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des diatomées aux nutriments : Élaboration d'un nouveau référentiel autoécologique et de métriques de diagnostic d'altération pour la flore diatomique de France métropolitaine. Rapport Final (V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau de Guyane : Un nouvel indice diatomique pour la Guyane Française (l'IDGF): Rapport final (V1 du 30-04-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) Rapport final t.2 Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des sources d'incertitude du protocole diatomées en cours d'eau : Evaluation de la variabilité inter-opérateurs et de la variabilité interannuelle des notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) t.1 Rapport final d'élaboration de l'IDNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation diatomique des Très Grands Cours d'Eau (TGCE) de France et intercalibration européenne : Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation diatomique des Très Grands Cours d’Eau (TGCE) et intercalibration européenne : Bilan d’avancement à fin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomée des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques : Guide Iconographique, Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : Conception d’un atlas taxinomique et d’un indice de bio-évaluation de la qualité écologique des cours d’eau à partir des diatomées benthiques. Guide Iconographique, Volume 2 Planches synthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Expertise Report (2015-12-21) for the 'VLRs' GIG: IBD 2007: Context, abiotic variables included, pressure-impact relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des sources d'incertitude du prtocole diatomées en cours d'eau : compte rendu d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dagens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’une version améliorée de l’Indice Diatomique Antilles (IDA-2), utilisation pour l’évaluation de l’Etat Ecologique des cours d’eau des Antilles : Rapport Final (Version Finale du 12/03/2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la contamination en pesticides et en éléments traces métalliques des bassins versants du Trec et de l’Auvézère : application de l’échantillonnage intégratif passif : Rapport final synthèse campagnes 2012-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Buzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Expertise Report for the VLRs GIG (2015-12-15):River typology, reference situation and ecological status classification: French method based on phytobenthos (diatom communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de Guyane par le compartiment diatomique sur la base de l’IPS (Indice de Polluo-sensibilité Spécifique) : version 1 du 15-04-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique aux Antilles à partir de l’IDA-2 (Indice Diatomique Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques tropicales de Guyane : Taxonomie des assemblages et définition des conditions environnementales déterminant la composition et la structure des communautés des rivières - Guide Iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'Etude et de Recherche 2012-2015 - Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Rapport de fin de Phase 2 (Nov. 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’IDR-V1 (Indice Diatomique Réunion) : été 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau Antillais à partir des diatomées : l’IDA. Rapport Final (Version Finale du 14/10/2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : conception d'un atlas taxinomique et d'un indice de bioévaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Phase 1 : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Diatomées, Oeil (Observatoire de l'environnement en Nouvelle-Calédonie), CNRT Nickel et son environnement. 2013, 73 p., annexe III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report - Volume 2: Appendices (2012-03-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bertills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report (2012-03-12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bertills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des flores diatomiques de référence et seuils d'état écologique à partir des notes d'IBD2007 : Révision sur la base des données issues du Réseau de Référence et du Réseau de Contrôle et de Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des métaux sur les communautés de diatomées d'eau douce. Etat de l'art et test de métriques sur un jeu de données français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2011, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux courantes de Guyane : essai de biotypologie et application au diagnostic du bon état écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spicosa project: Report for Appraisal Step - SSA 10 Pertuis charentais version 1.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballé Béganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Pérez Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux liés aux pollutions agricoles et qualité physico-chimique et biologique des cours d'eau : Modélisation de l'impact de ces pollutions. Performance environnementale des activités agricoles : rapport scientifique final du programme INSOLEVIE 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du biofilm comme indicateur fonctionnel pour la caractérisation et la surveillance des cours d'eau : développement et validation de dispositifs de détection et de mesure de la croissance de biofilms in situ (capteurs biofilms)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Martins Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la contamination du bassin versant charentais par les pesticides : améliorations méthodologiques et propositions pour les réseaux de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertuis Charentais SPICOSA Study Site Activity Documentation Report for Formulation Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Pérez-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application des techniques de micro-extraction et d'échantillonnage passif pour suivre la qualité des eaux du bassin d'Arcachon et de ses principaux tributaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AO Maîtrises &amp;quot;Tox-Indic&amp;quot; 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2008, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la contamination du bassin versant charentais par les pesticides : Améliorations méthodologiques et propositions pour les réseaux de surveillance - Volet analytique et CAMPAGNE 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux de la Salive et de la Gravonne (Corse) estimée à l'aide des inventaires diatomiques : résultats des campagnes printemps-été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Basquiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concert'eau: Task 4. Deliverable 4.1.1. Report on diagnosis related to DPSIR. Analyse par la méthode DPSIR des enjeux environnementaux sur la zone test &amp;quot;Gers-amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Harreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des diatomées des 8 stations de référence du réseau Corse, et des 19 stations du réseau de surveillance : Résultats des campagnes été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Basquiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central/Baltic Geographical Intercalibration Group: Phytobenthos Intercalibration Exercise: Final Report - 15/03/2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos MED IC process: Progress Report (30-05-07)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la qualité biologique des cours d'eau Riou-Mort et Riou-Viou par l'examen des communautés de diatomées benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref. 2007, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente, de la Boutonne et de la Sèvre Niortaise : campagne 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l'eau de la Garonne lors de la migration anadrome du saumon en amont de Golfech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpest 16 : recherche sur le déterminisme du transfert des pesticides et leur devenir dans les eaux de surface :incidence sur l'évaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente, de la Boutonne et de la Sèvre Niortaise : campagne 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente et de la Boutonne : campagne 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flores diatomiques des cours d'eau : proposition de valeurs limites du Bon Etat pour l'IPS et l'IBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de la Charente et de la Boutonne : campagne 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude intégrée des ressources en eau et des fonctionnements hydrobiologiques sur le bassin versant du Haut Tarn : volet d'étude &amp;quot;communautés diatomiques de l'Alignon et de la Goudesche&amp;quot; : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents produits toxiques sur les communautés de diatomées épilithiques des rivières pilotes de Lacq : rapport final - tranche 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref. 2004, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux des rivières corses estimée à l`aide des diatomées benthiques : campagnes été 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les conditions climatiques et les réponses hydrologiques ; impacts sur la qualité chimique des eaux et les fonctionnements hydrobiologiques : communautés algales de l'Alignon et de la Goudesche (bassin versant du Haut Tarn) rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme TERRA : mise au point d'indicateurs pour l'aide à la décision en matière de gestion des espaces d'influence du Bassin d'Arcachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leibreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS ECOBAG : Programme P1 Hydro-écologie du fleuve Garonne à l'étiage : évaluation de la capacité d'assimilation de l'hydrosystème Garonne à l'étiage, contribution à sa modélisation hydro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Beuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dalger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1999, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin du Ruiné (Charente), synthèse des observations 1991-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'Indice Biologique Diatomées (IBD) à 22 stations du Réseau National de Bassin Adour-Garonne, Région Aquitaine : campagnes 1996-1997-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Meny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche sur le bassin versant de la Charente et la baie associée de Marennes-Oléron : volet continental : tranche 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le bassin versant de la Charente et la baie associée de Marennes-Oléron : volet continental : rapport technique final de la tranche 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId742"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87DC4763"/>
+    <w:nsid w:val="4692EA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3971-0603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04560543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D.W. Swerhone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2814-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3523-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Paule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rols" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3429-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puccinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P. Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.056" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Charriau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ4QJJHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1106-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3F9094EADE00B4D1A450118C04EDA77CEA8E358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1171-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913088v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Pokrovsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0894-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8176E7518656C54C3E64BFC6B5D342391826377/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em10887a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.02.067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27FK87N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kelly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahlert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTNZT94W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XVG0V7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596863v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1em10581g" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;chin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/20110080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schouler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00783H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXRMXP5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00500-11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre Vlandas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Jarvie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vercraene Eairmal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saint-Laurent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.08.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XVFZ5SZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902256m" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.02" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453761v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805160g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9641-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKH7SS5N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Debenest" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.02.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9325-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M2HWBB0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9513-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601546v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teissier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dubernet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.03.087" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588580v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Vivas Nogues" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0179" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertuzzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589838v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubernet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Stanisi&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scribe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588581v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.09.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.05.029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7QHNJMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593772v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosselain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582827v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581182v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.698" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E9035A48259278A7E080582397BDC78B89BFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610150v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610024v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610254v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607328v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609509v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606392v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606896v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesniak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606788v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606990v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605834v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605764v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loriot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605836v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605864v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601070v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600929v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrosiers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leflaive" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597585v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Almeida" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600934v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de M&#233;rona" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595814v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595813v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595798v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595815v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595785v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595763v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167854v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595786v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594712v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593474v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nhu Trang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595132v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593811v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595855v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594692v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594718v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473242v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Tran Thi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594711v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595836v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610332v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591890v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592318v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595835v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591799v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590561v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590992v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591058v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595360v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Croze" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591110v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590534v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Allenou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595837v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590562v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594691v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594688v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590372v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590595v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589840v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589208v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589106v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589075v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589757v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610338v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heudre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Matte" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazuer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609532v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609531v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610328v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588651v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609493v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Stanisi&#232;re" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588276v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588652v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588271v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610313v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilbaste" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586890v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gardes" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610334v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610312v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586884v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivas Nogues" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609494v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Park" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586881v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610333v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610321v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610322v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586914v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136593v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584228v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584229v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583610v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duong" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gold" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584234v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583654v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610314v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586326v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesclaux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584238v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583609v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583642v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584198v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610327v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584248v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584227v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Thuy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584153v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584160v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584183v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clav&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610320v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610315v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584157v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610316v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580559v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583125v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581183v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581185v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hache" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581186v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581184v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Othoniel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579781v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caussade" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577776v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575635v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Prou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609491v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naour" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599228v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595066v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593814v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacher" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball&#233; B&#233;ganton" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594710v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins Azevedo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590535v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608561v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montgruel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591124v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591071v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586883v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136784v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gold" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136787v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136779v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605968v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot Wautier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595829v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauta" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591495v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584175v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609856v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603452v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603453v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603502v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbault" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590123v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587293v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587296v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587297v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasssiole" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608301v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gu&#233;guen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606921v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606920v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605802v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602552v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603400v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602009v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602555v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606102v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Rey" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605870v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609496v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Berg" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertills" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609495v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595809v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595264v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594399v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerdan" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593823v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594683v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592515v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez-Agundez" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593129v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudigues" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591836v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139978v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590821v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Basquiat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590769v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huppert" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591366v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590819v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590124v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denys" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590128v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588969v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588491v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588848v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Blot" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alesina" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587860v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hennion" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scribe" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588490v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587540v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587147v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587539v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600620v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582889v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582824v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581405v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580500v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578013v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutzler" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577598v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teissier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameziane" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dalger" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580106v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meny" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578260v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577147v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3971-0603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04560543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin-Garrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D.W. Swerhone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5141-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2814-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3523-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Paule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rols" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3429-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P. Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puccinelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356BQT7D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Charriau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1171-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ4QJJHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1106-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3F9094EADE00B4D1A450118C04EDA77CEA8E358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Pokrovsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0894-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8176E7518656C54C3E64BFC6B5D342391826377/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em10887a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.02.067" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27FK87N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kelly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez Rodriguez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahlert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTNZT94W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XVG0V7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1em10581g" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;chin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/20110080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schouler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00783H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXRMXP5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00500-11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902256m" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vercraene Eairmal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saint-Laurent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.08.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XVFZ5SZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre Vlandas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Jarvie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.02" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805160g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9641-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKH7SS5N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.064" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Debenest" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.02.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592003v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9325-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M2HWBB0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454420v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.06.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9513-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teissier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dubernet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.03.087" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602437v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588274v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Vivas Nogues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0179" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertuzzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubernet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Stanisi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scribe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170625v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.09.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.05.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7QHNJMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593772v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosselain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582827v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ameziane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.698" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90E9035A48259278A7E080582397BDC78B89BFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170564v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610150v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610024v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610233v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609488v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607328v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606986v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606392v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesniak" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606987v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606990v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605837v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605835v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605848v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loriot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605836v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605864v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602546v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602011v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600929v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600939v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrosiers" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leflaive" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597585v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Almeida" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600934v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593496v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595813v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595798v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595762v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de M&#233;rona" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595815v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595785v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167854v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595786v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595782v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594712v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594408v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capdeville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593474v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nhu Trang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593811v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473242v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Tran Thi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594711v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595836v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fayolle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594718v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610332v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591890v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#234;treau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595835v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591799v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591058v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590994v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590561v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595360v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Croze" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591110v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590993v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590534v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Allenou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591123v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591122v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595838v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595837v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590562v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594690v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594691v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594688v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590372v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589840v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589208v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589075v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grange" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589106v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589757v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610328v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610338v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heudre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Matte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazuer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609532v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588651v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609493v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Stanisi&#232;re" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588276v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588271v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588652v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610334v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610312v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586884v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivas Nogues" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586890v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gardes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610313v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vilbaste" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609494v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Park" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586881v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610333v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610321v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610322v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586914v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584234v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583654v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136593v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584228v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584229v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583610v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duong" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gold" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610314v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586326v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesclaux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584238v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583609v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583642v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610327v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584198v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584248v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584227v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Thuy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584160v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584183v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clav&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610320v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584153v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610315v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584157v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610316v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583125v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581183v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580559v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581185v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hache" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581186v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581184v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Othoniel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579781v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caussade" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577776v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575635v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Prou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609491v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naour" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605783v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gros" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602554v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599228v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595066v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacher" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball&#233; B&#233;ganton" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594710v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins Azevedo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590535v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608561v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montgruel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591124v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591071v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586883v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136784v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gold" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136787v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136779v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609485v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609484v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609894v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marqui&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/41h2-hs58" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511723v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605968v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot Wautier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605966v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605967v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595829v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauta" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591495v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584175v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609638v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609856v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609639v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603452v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603453v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603502v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbault" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590123v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587293v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587296v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587297v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609492v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609634v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606921v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608301v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gu&#233;guen" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606920v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605802v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602552v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603400v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602009v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602555v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606102v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Rey" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605870v2" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609496v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Berg" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertills" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609495v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595809v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595264v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594399v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerdan" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593823v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593225v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594683v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593129v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudigues" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592515v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez-Agundez" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591836v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139978v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590769v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huppert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590821v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Basquiat" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591366v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590819v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590124v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denys" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590128v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588969v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588491v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588848v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Blot" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alesina" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587860v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hennion" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scribe" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588490v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587540v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587147v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587539v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600620v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582889v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582824v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581405v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580500v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577598v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teissier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameziane" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dalger" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578013v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutzler" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580106v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meny" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578260v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577147v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>