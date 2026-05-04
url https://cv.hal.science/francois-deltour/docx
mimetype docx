--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -618,421 +618,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de la synchronisation des flux : coordination informationnelle et temporelle des activités dans un service de médecine nucléaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lancement des projets de système de gestion intégré : quelles trajectoires d’alignement stratégique pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.174.0079⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.120.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772208v1</w:t>
+                <w:t xml:space="preserve">hal-01674659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration comme réponse au désordre des systèmes d’information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche de la synchronisation des flux : coordination informationnelle et temporelle des activités dans un service de médecine nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.79-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.174.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719242v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing People Back in: How Group Internal Social Capital Influences Routines' Emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sargis-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (1), pp.101 - 112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/emre.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancement des projets de système de gestion intégré : quelles trajectoires d’alignement stratégique pour les PME ?</w:t>
+                <w:t xml:space="preserve">L’intégration comme réponse au désordre des systèmes d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.120.0047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674659v1</w:t>
+                <w:t xml:space="preserve">hal-03719242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating not Only in Cities: Evidence from SMEs</w:t>
               </w:r>
@@ -1107,222 +1107,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de l'information à l'épreuve du développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+                <w:t xml:space="preserve">La PME face au choix d’un Système de Gestion Intégré : les risques du processus de pré-implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2016007⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036769ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443660v1</w:t>
+                <w:t xml:space="preserve">hal-01596579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PME face au choix d’un Système de Gestion Intégré : les risques du processus de pré-implémentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mourrain</w:t>
+                <w:t xml:space="preserve">Les technologies de l'information à l'épreuve du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1036769ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596579v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique transforme-t-il le lien entre territoire et innovation ? Une étude empirique sur les PME</w:t>
               </w:r>
@@ -1490,77 +1490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routinisation et performance des équipes de travail. Une analyse par le capital social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belmondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sargis-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (247), pp.11--25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,51 +1789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond cross-functional teams: knowledge integration during organizational projects and the role of social capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sargis-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1874,226 +1874,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies numériques vertes : représentations et stratégies d'acteurs</w:t>
+                <w:t xml:space="preserve">L'intégration des connaissances par les équipes projets ERP : deux études de cas en PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gossart</w:t>
+                <w:t xml:space="preserve">Caroline Sargis Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.9-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958057v1</w:t>
+                <w:t xml:space="preserve">hal-00540881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des connaissances par les équipes projets ERP : deux études de cas en PME</w:t>
+                <w:t xml:space="preserve">Technologies numériques vertes : représentations et stratégies d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sargis Roussel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le développement durable à l’épreuve des TIC, 106-107, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540881v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur des équipements électroniques : quelles réponses pour gérer les déchets</w:t>
               </w:r>
@@ -2193,77 +2193,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on croire aux TIC vertes ? Technologies numériques et crise environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des infrastructures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Management &amp; DataScience, pp.65-90, 2025, 978-2-9596430-3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sargis-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dudezert, I. Bougzala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge management 2.0: organizational models and enterprise strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.122-141, 2014, </w:t>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sargis-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barlette Yves, Bonnet Daniel, Plantié Michel, Riccio Pierre-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des réseaux numériques dans les organisations - Management des technologies organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.275 à .., 2013</w:t>
@@ -2837,51 +2837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de gestion des savoirs tacites : comparaison des stratégies de deux entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sargis-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,51 +2968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire de la gouvernance d’un « club utilisateurs» dans l’évolution d’un progiciel de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,342 +3057,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer l'innovation aux enjeux RSE et numérique : une diversité de pratiques parmi les PME</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérique responsable : diversité et déterminants des pratiques en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Réorienter l'innovation" - Journée GT AIM et GT "Innovation" AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM; AIMS, Oct 2024, Cannes Côte dAzur, France</w:t>
+              <w:t xml:space="preserve">Sémainaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776559v1</w:t>
+                <w:t xml:space="preserve">hal-04569756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique responsable : diversité et déterminants des pratiques en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriation d'une Plateforme Collaborative Inter-Organisationnelle en Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Malafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémainaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Redon, France</w:t>
+              <w:t xml:space="preserve">Association Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier - La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569756v1</w:t>
+                <w:t xml:space="preserve">hal-04559400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d'une Plateforme Collaborative Inter-Organisationnelle en Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+                <w:t xml:space="preserve">Associer l'innovation aux enjeux RSE et numérique : une diversité de pratiques parmi les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Malafosse</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier - La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Réorienter l'innovation" - Journée GT AIM et GT "Innovation" AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM; AIMS, Oct 2024, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559400v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualiser la Green IT awareness : proposition d’une approche multiniveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hemon-Hildgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,489 +3601,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
+                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931111v1</w:t>
+                <w:t xml:space="preserve">hal-03931178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
+                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931178v1</w:t>
+                <w:t xml:space="preserve">hal-03931111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et Innovation durable des PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’imagerie médicale dans les services des urgences hospitalières : quels effets du déploiement de l’intelligence artificielle ? Proposition d’un cadre conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariétou Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">27e conférence de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569695v1</w:t>
+                <w:t xml:space="preserve">hal-03930975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de réussite des projets de développement de système d’information : une étude de cas de projets conduits de manière agile ou traditionnelle dans un Groupe de Banque-Assurance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérique et Innovation durable des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e conférence de l'AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">20ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930947v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie médicale dans les services des urgences hospitalières : quels effets du déploiement de l’intelligence artificielle ? Proposition d’un cadre conceptuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+                <w:t xml:space="preserve">Les enjeux de réussite des projets de développement de système d’information : une étude de cas de projets conduits de manière agile ou traditionnelle dans un Groupe de Banque-Assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e conférence de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930975v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation des PME et enjeux de durabilité : une investigation exploratoire du rôle du numérique</w:t>
               </w:r>
@@ -4538,217 +4538,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique comme support à l’innovation : quel enjeu pour les PME ?</w:t>
+                <w:t xml:space="preserve">Réseaux sociaux numériques et médecins généralistes : Premiers éléments pour une analyse des échanges en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e congrès ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sciences Régionales de langue Française, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’Université de Montpellier « Les technologies de l’information en santé : regards croisés entre chercheurs et praticiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534182v1</w:t>
+                <w:t xml:space="preserve">hal-02534188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux numériques et médecins généralistes : Premiers éléments pour une analyse des échanges en ligne</w:t>
+                <w:t xml:space="preserve">Le numérique comme support à l’innovation : quel enjeu pour les PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’Université de Montpellier « Les technologies de l’information en santé : regards croisés entre chercheurs et praticiens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">56e congrès ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sciences Régionales de langue Française, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534188v1</w:t>
+                <w:t xml:space="preserve">hal-02534182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement de l’innovation par le numérique : quel enjeu pour les PME localisées en zone rurale ?</w:t>
               </w:r>
@@ -5462,217 +5462,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
+                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067414v1</w:t>
+                <w:t xml:space="preserve">hal-02067693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
+                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067693v1</w:t>
+                <w:t xml:space="preserve">hal-02067414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
               </w:r>
@@ -5829,217 +5829,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale of cooperation for innovation :the role of ICT and firm location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation des ressources pour l'innovation des PME : le rôle des TIC et du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation 2016 : 3rd international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2016 : 53ème colloque de l'Association de Sciences Régionales de Langues Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289079v1</w:t>
+                <w:t xml:space="preserve">hal-01370186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des ressources pour l'innovation des PME : le rôle des TIC et du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial scale of cooperation for innovation :the role of ICT and firm location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2016 : 53ème colloque de l'Association de Sciences Régionales de Langues Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Geography of Innovation 2016 : 3rd international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370186v1</w:t>
+                <w:t xml:space="preserve">hal-01289079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des TIC et du territoire dans la capacité d'innovation des PME : une étude empirique</w:t>
               </w:r>
@@ -6310,77 +6310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing risks across organizational actors boundaries: The case of the medical nuclear supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6431,51 +6431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les systèmes d’information dans la chaîne logistique de la médecine nucléaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7147,90 +7147,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Ecotic. Rapport final. Technologies numériques et crise environnementale : peut-on croire aux TIC vertes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7269,51 +7269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet E-déchets. Écologie des infrastructures numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,51 +7451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="514B5F58"/>
+    <w:nsid w:val="77732BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7682,51 +7682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-deltour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4771-744X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08335364X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04001775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mourrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.223.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03719242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sargis-Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12100" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01674659v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01596579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036769ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01596574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.112.0064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.247.11-25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sargis Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5942-1.ch002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon-Hildgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Sidib&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crowston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dangeard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Chouikha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sargis-Roussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-deltour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4771-744X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08335364X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04001775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mourrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.223.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01674659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.120.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sargis-Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belmondo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03719242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01596579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036769ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01596574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.112.0064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.247.11-25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sargis Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5942-1.ch002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon-Hildgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Sidib&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crowston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dangeard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Chouikha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sargis-Roussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>