--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -7451,51 +7451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77732BA0"/>
+    <w:nsid w:val="F13E4410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>