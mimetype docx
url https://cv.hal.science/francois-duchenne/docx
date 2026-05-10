--- v0 (2026-03-26)
+++ v1 (2026-05-10)
@@ -1578,291 +1578,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy over the decline of arthropods: a matter of temporal baseline?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROBITT: a tool for assessing the risk-of-bias in studies of temporal trends in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Powney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.02.09.479422⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1497-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685658v1</w:t>
+                <w:t xml:space="preserve">mnhn-03766534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBITT: a tool for assessing the risk-of-bias in studies of temporal trends in ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Boyd</w:t>
+                <w:t xml:space="preserve">Controversy over the decline of arthropods: a matter of temporal baseline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Powney</w:t>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Burns</w:t>
+                <w:t xml:space="preserve">Jean- Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Danet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Loïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (7), pp.1497-1507. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.09.479422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03766534v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European plants lagging behind climate change pay a climatic debt in the North, but are favoured in the South</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2530,51 +2530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63235333"/>
+    <w:nsid w:val="AD09B66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2761,51 +2761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-duchenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6917-8013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barreto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Beck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Bobato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Tinoco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Santander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban A Guevara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14418365" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez&#8208;mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Galarda Varassin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maglianesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vigu&#233;s Jorba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Gossner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannfred M A Boehm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ogutcen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Abrahamczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Maglianesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Brenes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chaves-Elizondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Zuniga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castro Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778087v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael O W&#252;est" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Graham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.vhhmgqnvw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.09.479422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766534v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Boyd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Powney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178139v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13730" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277738v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Teuli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13836" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1062-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03562442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS300" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-duchenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6917-8013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barreto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Beck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Bobato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Tinoco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Santander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban A Guevara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14418365" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez&#8208;mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Galarda Varassin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maglianesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vigu&#233;s Jorba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Gossner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannfred M A Boehm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Ogutcen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Abrahamczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Maglianesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Brenes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chaves-Elizondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Zuniga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castro Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778087v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael O W&#252;est" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Graham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.vhhmgqnvw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766534v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Boyd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Powney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burns" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13857" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lo&#239;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.09.479422" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03178139v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13730" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277738v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Teuli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13836" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Michez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1062-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03562442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS300" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>